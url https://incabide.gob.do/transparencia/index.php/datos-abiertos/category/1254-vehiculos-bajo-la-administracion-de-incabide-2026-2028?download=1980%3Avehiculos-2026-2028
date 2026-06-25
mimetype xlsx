--- v0 (2026-05-01)
+++ v1 (2026-06-25)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ocabidgod-my.sharepoint.com/personal/oai_incabide_gob_do/Documents/2026/Informaciones del Portal/Marzo/OAI/Datos Abiertos/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ocabidgod-my.sharepoint.com/personal/oai_incabide_gob_do/Documents/2026/Informaciones del Portal/Abril/Bienes Muebles/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{BB3F2AA0-EFBF-43F0-BBAA-92D8D00ED6AF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{63E9B798-EC50-40C3-9395-72688F88A5C5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{514B84F5-EAFA-47E3-B1F8-9C4B0933D570}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{514B84F5-EAFA-47E3-B1F8-9C4B0933D570}"/>
   </bookViews>
   <sheets>
-    <sheet name="Da Vehiculos 02 2026" sheetId="1" r:id="rId1"/>
+    <sheet name="Da Vehiculos 04 2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7254" uniqueCount="869">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14533" uniqueCount="879">
   <si>
     <t>RELACION DE VEHICULOS DECOMISADOS</t>
   </si>
   <si>
     <t>( MARÍTIMO, AÉREO, TERRESTRE)</t>
   </si>
   <si>
     <t>TIPO DE VEHÍCULO</t>
   </si>
   <si>
     <t xml:space="preserve">UBICACIÓN </t>
   </si>
   <si>
     <t>MARCA</t>
   </si>
   <si>
     <t>MODELO</t>
   </si>
   <si>
     <t>AÑO</t>
   </si>
   <si>
     <t>COLOR</t>
   </si>
   <si>
@@ -2623,50 +2623,80 @@
     <t>K1239580</t>
   </si>
   <si>
     <t xml:space="preserve">FEBRERO </t>
   </si>
   <si>
     <t>PRUSS</t>
   </si>
   <si>
     <t>NEGRO CON BLANCO</t>
   </si>
   <si>
     <t>K0561070</t>
   </si>
   <si>
     <t>KTM</t>
   </si>
   <si>
     <t>SUPER AVENTURE</t>
   </si>
   <si>
     <t>MAMEY</t>
   </si>
   <si>
     <t>MES</t>
+  </si>
+  <si>
+    <t>ABRIL</t>
+  </si>
+  <si>
+    <t>PILOT 4X4</t>
+  </si>
+  <si>
+    <t>G515716</t>
+  </si>
+  <si>
+    <t>TUNDRA 2WD</t>
+  </si>
+  <si>
+    <t>L356658</t>
+  </si>
+  <si>
+    <t>CR-V TOURNING</t>
+  </si>
+  <si>
+    <t>G599347</t>
+  </si>
+  <si>
+    <t>CHANGAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CS75 PLUS </t>
+  </si>
+  <si>
+    <t>G605142</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
@@ -3121,112 +3151,112 @@
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="42">
-    <cellStyle name="20% - Énfasis1" xfId="19" builtinId="30" customBuiltin="1"/>
-[...30 lines deleted...]
-    <cellStyle name="Incorrecto" xfId="7" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
+    <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
+    <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
+    <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
+    <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
+    <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="Accent6" xfId="38" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="Bad" xfId="7" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="Calculation" xfId="11" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Check Cell" xfId="13" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="Explanatory Text" xfId="16" builtinId="53" customBuiltin="1"/>
+    <cellStyle name="Good" xfId="6" builtinId="26" customBuiltin="1"/>
+    <cellStyle name="Heading 1" xfId="2" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Heading 2" xfId="3" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Heading 3" xfId="4" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Notas" xfId="15" builtinId="10" customBuiltin="1"/>
-[...5 lines deleted...]
-    <cellStyle name="Título 3" xfId="4" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
+    <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -3478,57 +3508,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{468EF256-2647-444F-9742-EC3E97E30A7E}">
-  <dimension ref="A1:J878"/>
+  <dimension ref="A1:J1758"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A190" workbookViewId="0">
-      <selection activeCell="B861" sqref="B861"/>
+    <sheetView tabSelected="1" topLeftCell="A1738" workbookViewId="0">
+      <selection activeCell="B1759" sqref="B1759"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.33203125" customWidth="1"/>
     <col min="2" max="2" width="14.88671875" customWidth="1"/>
     <col min="3" max="3" width="21.77734375" customWidth="1"/>
     <col min="8" max="8" width="10.33203125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10.109375" customWidth="1"/>
     <col min="10" max="10" width="6" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
@@ -29751,68 +29781,26419 @@
       <c r="B878" t="s">
         <v>151</v>
       </c>
       <c r="C878" t="s">
         <v>210</v>
       </c>
       <c r="D878" t="s">
         <v>865</v>
       </c>
       <c r="E878" t="s">
         <v>866</v>
       </c>
       <c r="F878" t="s">
         <v>31</v>
       </c>
       <c r="G878" t="s">
         <v>867</v>
       </c>
       <c r="H878" t="s">
         <v>206</v>
       </c>
       <c r="I878" t="s">
         <v>861</v>
       </c>
       <c r="J878">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="879" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A879" t="s">
+        <v>9</v>
+      </c>
+      <c r="B879" t="s">
+        <v>10</v>
+      </c>
+      <c r="C879" t="s">
+        <v>11</v>
+      </c>
+      <c r="D879" t="s">
+        <v>12</v>
+      </c>
+      <c r="E879" t="s">
+        <v>13</v>
+      </c>
+      <c r="F879">
+        <v>1998</v>
+      </c>
+      <c r="G879" t="s">
+        <v>14</v>
+      </c>
+      <c r="H879" t="s">
+        <v>15</v>
+      </c>
+      <c r="I879" t="s">
+        <v>869</v>
+      </c>
+      <c r="J879">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="880" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A880" t="s">
+        <v>9</v>
+      </c>
+      <c r="B880" t="s">
+        <v>18</v>
+      </c>
+      <c r="C880" t="s">
+        <v>11</v>
+      </c>
+      <c r="D880" t="s">
+        <v>19</v>
+      </c>
+      <c r="E880" t="s">
+        <v>20</v>
+      </c>
+      <c r="F880">
+        <v>1994</v>
+      </c>
+      <c r="G880" t="s">
+        <v>21</v>
+      </c>
+      <c r="H880" t="s">
+        <v>22</v>
+      </c>
+      <c r="I880" t="s">
+        <v>869</v>
+      </c>
+      <c r="J880">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="881" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A881" t="s">
+        <v>9</v>
+      </c>
+      <c r="B881" t="s">
+        <v>23</v>
+      </c>
+      <c r="C881" t="s">
+        <v>11</v>
+      </c>
+      <c r="D881" t="s">
+        <v>24</v>
+      </c>
+      <c r="E881">
+        <v>100</v>
+      </c>
+      <c r="F881">
+        <v>1994</v>
+      </c>
+      <c r="G881" t="s">
+        <v>17</v>
+      </c>
+      <c r="H881" t="s">
+        <v>25</v>
+      </c>
+      <c r="I881" t="s">
+        <v>869</v>
+      </c>
+      <c r="J881">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="882" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A882" t="s">
+        <v>9</v>
+      </c>
+      <c r="B882" t="s">
+        <v>26</v>
+      </c>
+      <c r="C882" t="s">
+        <v>11</v>
+      </c>
+      <c r="D882" t="s">
+        <v>24</v>
+      </c>
+      <c r="E882" t="s">
+        <v>27</v>
+      </c>
+      <c r="F882">
+        <v>2003</v>
+      </c>
+      <c r="G882" t="s">
+        <v>14</v>
+      </c>
+      <c r="H882" t="s">
+        <v>28</v>
+      </c>
+      <c r="I882" t="s">
+        <v>869</v>
+      </c>
+      <c r="J882">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="883" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A883" t="s">
+        <v>9</v>
+      </c>
+      <c r="B883" t="s">
+        <v>10</v>
+      </c>
+      <c r="C883" t="s">
+        <v>11</v>
+      </c>
+      <c r="D883" t="s">
+        <v>29</v>
+      </c>
+      <c r="E883" t="s">
+        <v>30</v>
+      </c>
+      <c r="F883" t="s">
+        <v>31</v>
+      </c>
+      <c r="G883" t="s">
+        <v>32</v>
+      </c>
+      <c r="H883" t="s">
+        <v>25</v>
+      </c>
+      <c r="I883" t="s">
+        <v>869</v>
+      </c>
+      <c r="J883">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="884" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A884" t="s">
+        <v>9</v>
+      </c>
+      <c r="B884" t="s">
+        <v>33</v>
+      </c>
+      <c r="C884" t="s">
+        <v>11</v>
+      </c>
+      <c r="D884" t="s">
+        <v>34</v>
+      </c>
+      <c r="E884" t="s">
+        <v>35</v>
+      </c>
+      <c r="F884">
+        <v>1990</v>
+      </c>
+      <c r="G884" t="s">
+        <v>17</v>
+      </c>
+      <c r="H884" t="s">
+        <v>36</v>
+      </c>
+      <c r="I884" t="s">
+        <v>869</v>
+      </c>
+      <c r="J884">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="885" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A885" t="s">
+        <v>9</v>
+      </c>
+      <c r="B885" t="s">
+        <v>33</v>
+      </c>
+      <c r="C885" t="s">
+        <v>11</v>
+      </c>
+      <c r="D885" t="s">
+        <v>37</v>
+      </c>
+      <c r="E885" t="s">
+        <v>38</v>
+      </c>
+      <c r="F885">
+        <v>2005</v>
+      </c>
+      <c r="G885" t="s">
+        <v>39</v>
+      </c>
+      <c r="H885" t="s">
+        <v>40</v>
+      </c>
+      <c r="I885" t="s">
+        <v>869</v>
+      </c>
+      <c r="J885">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="886" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A886" t="s">
+        <v>9</v>
+      </c>
+      <c r="B886" t="s">
+        <v>33</v>
+      </c>
+      <c r="C886" t="s">
+        <v>11</v>
+      </c>
+      <c r="D886" t="s">
+        <v>41</v>
+      </c>
+      <c r="E886" t="s">
+        <v>42</v>
+      </c>
+      <c r="F886">
+        <v>2004</v>
+      </c>
+      <c r="G886" t="s">
+        <v>43</v>
+      </c>
+      <c r="H886" t="s">
+        <v>44</v>
+      </c>
+      <c r="I886" t="s">
+        <v>869</v>
+      </c>
+      <c r="J886">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="887" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A887" t="s">
+        <v>9</v>
+      </c>
+      <c r="B887" t="s">
+        <v>10</v>
+      </c>
+      <c r="C887" t="s">
+        <v>852</v>
+      </c>
+      <c r="D887" t="s">
+        <v>29</v>
+      </c>
+      <c r="E887" t="s">
+        <v>45</v>
+      </c>
+      <c r="F887">
+        <v>1989</v>
+      </c>
+      <c r="G887" t="s">
+        <v>14</v>
+      </c>
+      <c r="H887" t="s">
+        <v>46</v>
+      </c>
+      <c r="I887" t="s">
+        <v>869</v>
+      </c>
+      <c r="J887">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="888" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A888" t="s">
+        <v>9</v>
+      </c>
+      <c r="B888" t="s">
+        <v>10</v>
+      </c>
+      <c r="C888" t="s">
+        <v>47</v>
+      </c>
+      <c r="D888" t="s">
+        <v>48</v>
+      </c>
+      <c r="E888" t="s">
+        <v>49</v>
+      </c>
+      <c r="F888">
+        <v>1986</v>
+      </c>
+      <c r="G888" t="s">
+        <v>50</v>
+      </c>
+      <c r="H888" t="s">
+        <v>51</v>
+      </c>
+      <c r="I888" t="s">
+        <v>869</v>
+      </c>
+      <c r="J888">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="889" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A889" t="s">
+        <v>9</v>
+      </c>
+      <c r="B889" t="s">
+        <v>18</v>
+      </c>
+      <c r="C889" t="s">
+        <v>852</v>
+      </c>
+      <c r="D889" t="s">
+        <v>29</v>
+      </c>
+      <c r="E889" t="s">
+        <v>52</v>
+      </c>
+      <c r="F889" t="s">
+        <v>31</v>
+      </c>
+      <c r="G889" t="s">
+        <v>17</v>
+      </c>
+      <c r="H889" t="s">
+        <v>25</v>
+      </c>
+      <c r="I889" t="s">
+        <v>869</v>
+      </c>
+      <c r="J889">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="890" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A890" t="s">
+        <v>9</v>
+      </c>
+      <c r="B890" t="s">
+        <v>18</v>
+      </c>
+      <c r="C890" t="s">
+        <v>852</v>
+      </c>
+      <c r="D890" t="s">
+        <v>41</v>
+      </c>
+      <c r="E890" t="s">
+        <v>53</v>
+      </c>
+      <c r="F890" t="s">
+        <v>31</v>
+      </c>
+      <c r="G890" t="s">
+        <v>17</v>
+      </c>
+      <c r="H890" t="s">
+        <v>25</v>
+      </c>
+      <c r="I890" t="s">
+        <v>869</v>
+      </c>
+      <c r="J890">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="891" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A891" t="s">
+        <v>9</v>
+      </c>
+      <c r="B891" t="s">
+        <v>33</v>
+      </c>
+      <c r="C891" t="s">
+        <v>54</v>
+      </c>
+      <c r="D891" t="s">
+        <v>55</v>
+      </c>
+      <c r="E891" t="s">
+        <v>56</v>
+      </c>
+      <c r="F891" t="s">
+        <v>31</v>
+      </c>
+      <c r="G891" t="s">
+        <v>57</v>
+      </c>
+      <c r="H891" t="s">
+        <v>58</v>
+      </c>
+      <c r="I891" t="s">
+        <v>869</v>
+      </c>
+      <c r="J891">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="892" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A892" t="s">
+        <v>9</v>
+      </c>
+      <c r="B892" t="s">
+        <v>23</v>
+      </c>
+      <c r="C892" t="s">
+        <v>11</v>
+      </c>
+      <c r="D892" t="s">
+        <v>24</v>
+      </c>
+      <c r="E892" t="s">
+        <v>59</v>
+      </c>
+      <c r="F892" t="s">
+        <v>31</v>
+      </c>
+      <c r="G892" t="s">
+        <v>43</v>
+      </c>
+      <c r="H892" t="s">
+        <v>60</v>
+      </c>
+      <c r="I892" t="s">
+        <v>869</v>
+      </c>
+      <c r="J892">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="893" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A893" t="s">
+        <v>9</v>
+      </c>
+      <c r="B893" t="s">
+        <v>62</v>
+      </c>
+      <c r="C893" t="s">
+        <v>11</v>
+      </c>
+      <c r="D893" t="s">
+        <v>63</v>
+      </c>
+      <c r="E893" t="s">
+        <v>64</v>
+      </c>
+      <c r="F893" t="s">
+        <v>31</v>
+      </c>
+      <c r="G893" t="s">
+        <v>57</v>
+      </c>
+      <c r="H893" t="s">
+        <v>65</v>
+      </c>
+      <c r="I893" t="s">
+        <v>869</v>
+      </c>
+      <c r="J893">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="894" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A894" t="s">
+        <v>9</v>
+      </c>
+      <c r="B894" t="s">
+        <v>10</v>
+      </c>
+      <c r="C894" t="s">
+        <v>11</v>
+      </c>
+      <c r="D894" t="s">
+        <v>66</v>
+      </c>
+      <c r="F894" t="s">
+        <v>31</v>
+      </c>
+      <c r="G894" t="s">
+        <v>43</v>
+      </c>
+      <c r="H894" t="s">
+        <v>67</v>
+      </c>
+      <c r="I894" t="s">
+        <v>869</v>
+      </c>
+      <c r="J894">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="895" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A895" t="s">
+        <v>9</v>
+      </c>
+      <c r="B895" t="s">
+        <v>10</v>
+      </c>
+      <c r="C895" t="s">
+        <v>11</v>
+      </c>
+      <c r="D895" t="s">
+        <v>68</v>
+      </c>
+      <c r="E895" t="s">
+        <v>69</v>
+      </c>
+      <c r="F895" t="s">
+        <v>31</v>
+      </c>
+      <c r="G895" t="s">
+        <v>43</v>
+      </c>
+      <c r="H895" t="s">
+        <v>25</v>
+      </c>
+      <c r="I895" t="s">
+        <v>869</v>
+      </c>
+      <c r="J895">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="896" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A896" t="s">
+        <v>9</v>
+      </c>
+      <c r="B896" t="s">
+        <v>70</v>
+      </c>
+      <c r="C896" t="s">
+        <v>11</v>
+      </c>
+      <c r="D896" t="s">
+        <v>71</v>
+      </c>
+      <c r="E896" t="s">
+        <v>72</v>
+      </c>
+      <c r="F896" t="s">
+        <v>31</v>
+      </c>
+      <c r="G896" t="s">
+        <v>17</v>
+      </c>
+      <c r="H896" t="s">
+        <v>25</v>
+      </c>
+      <c r="I896" t="s">
+        <v>869</v>
+      </c>
+      <c r="J896">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="897" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A897" t="s">
+        <v>9</v>
+      </c>
+      <c r="B897" t="s">
+        <v>23</v>
+      </c>
+      <c r="C897" t="s">
+        <v>11</v>
+      </c>
+      <c r="D897" t="s">
+        <v>73</v>
+      </c>
+      <c r="E897" t="s">
+        <v>74</v>
+      </c>
+      <c r="F897" t="s">
+        <v>31</v>
+      </c>
+      <c r="G897" t="s">
+        <v>75</v>
+      </c>
+      <c r="H897" t="s">
+        <v>25</v>
+      </c>
+      <c r="I897" t="s">
+        <v>869</v>
+      </c>
+      <c r="J897">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="898" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A898" t="s">
+        <v>9</v>
+      </c>
+      <c r="B898" t="s">
+        <v>23</v>
+      </c>
+      <c r="C898" t="s">
+        <v>11</v>
+      </c>
+      <c r="D898" t="s">
+        <v>76</v>
+      </c>
+      <c r="E898" t="s">
+        <v>77</v>
+      </c>
+      <c r="F898" t="s">
+        <v>31</v>
+      </c>
+      <c r="G898" t="s">
+        <v>17</v>
+      </c>
+      <c r="H898" t="s">
+        <v>25</v>
+      </c>
+      <c r="I898" t="s">
+        <v>869</v>
+      </c>
+      <c r="J898">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="899" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A899" t="s">
+        <v>9</v>
+      </c>
+      <c r="B899" t="s">
+        <v>78</v>
+      </c>
+      <c r="C899" t="s">
+        <v>11</v>
+      </c>
+      <c r="D899" t="s">
+        <v>79</v>
+      </c>
+      <c r="E899" t="s">
+        <v>80</v>
+      </c>
+      <c r="F899" t="s">
+        <v>31</v>
+      </c>
+      <c r="G899" t="s">
+        <v>43</v>
+      </c>
+      <c r="H899" t="s">
+        <v>25</v>
+      </c>
+      <c r="I899" t="s">
+        <v>869</v>
+      </c>
+      <c r="J899">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="900" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A900" t="s">
+        <v>9</v>
+      </c>
+      <c r="B900" t="s">
+        <v>18</v>
+      </c>
+      <c r="C900" t="s">
+        <v>11</v>
+      </c>
+      <c r="D900" t="s">
+        <v>29</v>
+      </c>
+      <c r="E900" t="s">
+        <v>52</v>
+      </c>
+      <c r="F900" t="s">
+        <v>31</v>
+      </c>
+      <c r="G900" t="s">
+        <v>32</v>
+      </c>
+      <c r="H900" t="s">
+        <v>81</v>
+      </c>
+      <c r="I900" t="s">
+        <v>869</v>
+      </c>
+      <c r="J900">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="901" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A901" t="s">
+        <v>9</v>
+      </c>
+      <c r="B901" t="s">
+        <v>33</v>
+      </c>
+      <c r="C901" t="s">
+        <v>11</v>
+      </c>
+      <c r="D901" t="s">
+        <v>82</v>
+      </c>
+      <c r="E901" t="s">
+        <v>83</v>
+      </c>
+      <c r="F901" t="s">
+        <v>31</v>
+      </c>
+      <c r="G901" t="s">
+        <v>32</v>
+      </c>
+      <c r="H901" t="s">
+        <v>25</v>
+      </c>
+      <c r="I901" t="s">
+        <v>869</v>
+      </c>
+      <c r="J901">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="902" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A902" t="s">
+        <v>9</v>
+      </c>
+      <c r="B902" t="s">
+        <v>84</v>
+      </c>
+      <c r="C902" t="s">
+        <v>11</v>
+      </c>
+      <c r="D902" t="s">
+        <v>85</v>
+      </c>
+      <c r="E902" t="s">
+        <v>45</v>
+      </c>
+      <c r="F902" t="s">
+        <v>31</v>
+      </c>
+      <c r="G902" t="s">
+        <v>86</v>
+      </c>
+      <c r="H902" t="s">
+        <v>87</v>
+      </c>
+      <c r="I902" t="s">
+        <v>869</v>
+      </c>
+      <c r="J902">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="903" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A903" t="s">
+        <v>9</v>
+      </c>
+      <c r="B903" t="s">
+        <v>88</v>
+      </c>
+      <c r="C903" t="s">
+        <v>11</v>
+      </c>
+      <c r="D903" t="s">
+        <v>89</v>
+      </c>
+      <c r="E903" t="s">
+        <v>90</v>
+      </c>
+      <c r="F903" t="s">
+        <v>31</v>
+      </c>
+      <c r="G903" t="s">
+        <v>91</v>
+      </c>
+      <c r="H903" t="s">
+        <v>92</v>
+      </c>
+      <c r="I903" t="s">
+        <v>869</v>
+      </c>
+      <c r="J903">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="904" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A904" t="s">
+        <v>9</v>
+      </c>
+      <c r="B904" t="s">
+        <v>93</v>
+      </c>
+      <c r="C904" t="s">
+        <v>11</v>
+      </c>
+      <c r="D904" t="s">
+        <v>94</v>
+      </c>
+      <c r="E904" t="s">
+        <v>95</v>
+      </c>
+      <c r="F904" t="s">
+        <v>31</v>
+      </c>
+      <c r="G904" t="s">
+        <v>14</v>
+      </c>
+      <c r="H904" t="s">
+        <v>96</v>
+      </c>
+      <c r="I904" t="s">
+        <v>869</v>
+      </c>
+      <c r="J904">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="905" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A905" t="s">
+        <v>9</v>
+      </c>
+      <c r="B905" t="s">
+        <v>84</v>
+      </c>
+      <c r="C905" t="s">
+        <v>11</v>
+      </c>
+      <c r="D905" t="s">
+        <v>97</v>
+      </c>
+      <c r="E905" t="s">
+        <v>45</v>
+      </c>
+      <c r="F905" t="s">
+        <v>31</v>
+      </c>
+      <c r="G905" t="s">
+        <v>14</v>
+      </c>
+      <c r="H905" t="s">
+        <v>98</v>
+      </c>
+      <c r="I905" t="s">
+        <v>869</v>
+      </c>
+      <c r="J905">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="906" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A906" t="s">
+        <v>9</v>
+      </c>
+      <c r="B906" t="s">
+        <v>84</v>
+      </c>
+      <c r="C906" t="s">
+        <v>11</v>
+      </c>
+      <c r="D906" t="s">
+        <v>99</v>
+      </c>
+      <c r="E906" t="s">
+        <v>100</v>
+      </c>
+      <c r="F906" t="s">
+        <v>31</v>
+      </c>
+      <c r="G906" t="s">
+        <v>57</v>
+      </c>
+      <c r="H906" t="s">
+        <v>101</v>
+      </c>
+      <c r="I906" t="s">
+        <v>869</v>
+      </c>
+      <c r="J906">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="907" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A907" t="s">
+        <v>9</v>
+      </c>
+      <c r="B907" t="s">
+        <v>84</v>
+      </c>
+      <c r="C907" t="s">
+        <v>11</v>
+      </c>
+      <c r="D907" t="s">
+        <v>102</v>
+      </c>
+      <c r="E907" t="s">
+        <v>103</v>
+      </c>
+      <c r="F907" t="s">
+        <v>31</v>
+      </c>
+      <c r="G907" t="s">
+        <v>39</v>
+      </c>
+      <c r="H907" t="s">
+        <v>104</v>
+      </c>
+      <c r="I907" t="s">
+        <v>869</v>
+      </c>
+      <c r="J907">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="908" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A908" t="s">
+        <v>9</v>
+      </c>
+      <c r="B908" t="s">
+        <v>88</v>
+      </c>
+      <c r="C908" t="s">
+        <v>11</v>
+      </c>
+      <c r="D908" t="s">
+        <v>105</v>
+      </c>
+      <c r="E908" t="s">
+        <v>106</v>
+      </c>
+      <c r="F908" t="s">
+        <v>31</v>
+      </c>
+      <c r="G908" t="s">
+        <v>14</v>
+      </c>
+      <c r="H908" t="s">
+        <v>107</v>
+      </c>
+      <c r="I908" t="s">
+        <v>869</v>
+      </c>
+      <c r="J908">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="909" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A909" t="s">
+        <v>9</v>
+      </c>
+      <c r="B909" t="s">
+        <v>84</v>
+      </c>
+      <c r="C909" t="s">
+        <v>11</v>
+      </c>
+      <c r="D909" t="s">
+        <v>29</v>
+      </c>
+      <c r="E909" t="s">
+        <v>45</v>
+      </c>
+      <c r="F909" t="s">
+        <v>31</v>
+      </c>
+      <c r="G909" t="s">
+        <v>32</v>
+      </c>
+      <c r="H909" t="s">
+        <v>108</v>
+      </c>
+      <c r="I909" t="s">
+        <v>869</v>
+      </c>
+      <c r="J909">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="910" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A910" t="s">
+        <v>9</v>
+      </c>
+      <c r="B910" t="s">
+        <v>84</v>
+      </c>
+      <c r="C910" t="s">
+        <v>11</v>
+      </c>
+      <c r="D910" t="s">
+        <v>12</v>
+      </c>
+      <c r="E910" t="s">
+        <v>13</v>
+      </c>
+      <c r="F910" t="s">
+        <v>31</v>
+      </c>
+      <c r="G910" t="s">
+        <v>17</v>
+      </c>
+      <c r="H910" t="s">
+        <v>109</v>
+      </c>
+      <c r="I910" t="s">
+        <v>869</v>
+      </c>
+      <c r="J910">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="911" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A911" t="s">
+        <v>9</v>
+      </c>
+      <c r="B911" t="s">
+        <v>18</v>
+      </c>
+      <c r="C911" t="s">
+        <v>11</v>
+      </c>
+      <c r="D911" t="s">
+        <v>29</v>
+      </c>
+      <c r="E911" t="s">
+        <v>110</v>
+      </c>
+      <c r="F911" t="s">
+        <v>31</v>
+      </c>
+      <c r="G911" t="s">
+        <v>32</v>
+      </c>
+      <c r="H911" t="s">
+        <v>101</v>
+      </c>
+      <c r="I911" t="s">
+        <v>869</v>
+      </c>
+      <c r="J911">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="912" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A912" t="s">
+        <v>9</v>
+      </c>
+      <c r="B912" t="s">
+        <v>18</v>
+      </c>
+      <c r="C912" t="s">
+        <v>11</v>
+      </c>
+      <c r="D912" t="s">
+        <v>111</v>
+      </c>
+      <c r="E912" t="s">
+        <v>112</v>
+      </c>
+      <c r="F912" t="s">
+        <v>31</v>
+      </c>
+      <c r="G912" t="s">
+        <v>113</v>
+      </c>
+      <c r="H912" t="s">
+        <v>114</v>
+      </c>
+      <c r="I912" t="s">
+        <v>869</v>
+      </c>
+      <c r="J912">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="913" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A913" t="s">
+        <v>9</v>
+      </c>
+      <c r="B913" t="s">
+        <v>84</v>
+      </c>
+      <c r="C913" t="s">
+        <v>11</v>
+      </c>
+      <c r="D913" t="s">
+        <v>115</v>
+      </c>
+      <c r="E913" t="s">
+        <v>13</v>
+      </c>
+      <c r="F913" t="s">
+        <v>31</v>
+      </c>
+      <c r="G913" t="s">
+        <v>17</v>
+      </c>
+      <c r="I913" t="s">
+        <v>869</v>
+      </c>
+      <c r="J913">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="914" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A914" t="s">
+        <v>9</v>
+      </c>
+      <c r="B914" t="s">
+        <v>84</v>
+      </c>
+      <c r="C914" t="s">
+        <v>11</v>
+      </c>
+      <c r="D914" t="s">
+        <v>116</v>
+      </c>
+      <c r="F914" t="s">
+        <v>31</v>
+      </c>
+      <c r="G914" t="s">
+        <v>17</v>
+      </c>
+      <c r="H914" t="s">
+        <v>117</v>
+      </c>
+      <c r="I914" t="s">
+        <v>869</v>
+      </c>
+      <c r="J914">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="915" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A915" t="s">
+        <v>9</v>
+      </c>
+      <c r="B915" t="s">
+        <v>145</v>
+      </c>
+      <c r="C915" t="s">
+        <v>11</v>
+      </c>
+      <c r="D915" t="s">
+        <v>118</v>
+      </c>
+      <c r="F915" t="s">
+        <v>31</v>
+      </c>
+      <c r="G915" t="s">
+        <v>57</v>
+      </c>
+      <c r="H915" t="s">
+        <v>119</v>
+      </c>
+      <c r="I915" t="s">
+        <v>869</v>
+      </c>
+      <c r="J915">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="916" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A916" t="s">
+        <v>9</v>
+      </c>
+      <c r="B916" t="s">
+        <v>84</v>
+      </c>
+      <c r="C916" t="s">
+        <v>11</v>
+      </c>
+      <c r="D916" t="s">
+        <v>120</v>
+      </c>
+      <c r="E916" t="s">
+        <v>121</v>
+      </c>
+      <c r="F916" t="s">
+        <v>31</v>
+      </c>
+      <c r="G916" t="s">
+        <v>86</v>
+      </c>
+      <c r="H916" t="s">
+        <v>122</v>
+      </c>
+      <c r="I916" t="s">
+        <v>869</v>
+      </c>
+      <c r="J916">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="917" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A917" t="s">
+        <v>9</v>
+      </c>
+      <c r="B917" t="s">
+        <v>84</v>
+      </c>
+      <c r="C917" t="s">
+        <v>11</v>
+      </c>
+      <c r="D917" t="s">
+        <v>120</v>
+      </c>
+      <c r="E917" t="s">
+        <v>100</v>
+      </c>
+      <c r="F917" t="s">
+        <v>31</v>
+      </c>
+      <c r="G917" t="s">
+        <v>32</v>
+      </c>
+      <c r="H917" t="s">
+        <v>123</v>
+      </c>
+      <c r="I917" t="s">
+        <v>869</v>
+      </c>
+      <c r="J917">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="918" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A918" t="s">
+        <v>9</v>
+      </c>
+      <c r="B918" t="s">
+        <v>18</v>
+      </c>
+      <c r="C918" t="s">
+        <v>11</v>
+      </c>
+      <c r="D918" t="s">
+        <v>124</v>
+      </c>
+      <c r="F918" t="s">
+        <v>31</v>
+      </c>
+      <c r="G918" t="s">
+        <v>57</v>
+      </c>
+      <c r="H918" t="s">
+        <v>125</v>
+      </c>
+      <c r="I918" t="s">
+        <v>869</v>
+      </c>
+      <c r="J918">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="919" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A919" t="s">
+        <v>9</v>
+      </c>
+      <c r="B919" t="s">
+        <v>18</v>
+      </c>
+      <c r="C919" t="s">
+        <v>11</v>
+      </c>
+      <c r="D919" t="s">
+        <v>126</v>
+      </c>
+      <c r="F919" t="s">
+        <v>31</v>
+      </c>
+      <c r="G919" t="s">
+        <v>57</v>
+      </c>
+      <c r="H919" t="s">
+        <v>127</v>
+      </c>
+      <c r="I919" t="s">
+        <v>869</v>
+      </c>
+      <c r="J919">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="920" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A920" t="s">
+        <v>9</v>
+      </c>
+      <c r="B920" t="s">
+        <v>84</v>
+      </c>
+      <c r="C920" t="s">
+        <v>11</v>
+      </c>
+      <c r="D920" t="s">
+        <v>128</v>
+      </c>
+      <c r="E920" t="s">
+        <v>129</v>
+      </c>
+      <c r="F920" t="s">
+        <v>31</v>
+      </c>
+      <c r="G920" t="s">
+        <v>130</v>
+      </c>
+      <c r="H920" t="s">
+        <v>131</v>
+      </c>
+      <c r="I920" t="s">
+        <v>869</v>
+      </c>
+      <c r="J920">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="921" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A921" t="s">
+        <v>9</v>
+      </c>
+      <c r="B921" t="s">
+        <v>84</v>
+      </c>
+      <c r="C921" t="s">
+        <v>11</v>
+      </c>
+      <c r="D921" t="s">
+        <v>29</v>
+      </c>
+      <c r="E921" t="s">
+        <v>45</v>
+      </c>
+      <c r="F921" t="s">
+        <v>31</v>
+      </c>
+      <c r="G921" t="s">
+        <v>132</v>
+      </c>
+      <c r="H921" t="s">
+        <v>133</v>
+      </c>
+      <c r="I921" t="s">
+        <v>869</v>
+      </c>
+      <c r="J921">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="922" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A922" t="s">
+        <v>9</v>
+      </c>
+      <c r="B922" t="s">
+        <v>84</v>
+      </c>
+      <c r="C922" t="s">
+        <v>11</v>
+      </c>
+      <c r="D922" t="s">
+        <v>29</v>
+      </c>
+      <c r="E922" t="s">
+        <v>45</v>
+      </c>
+      <c r="F922" t="s">
+        <v>31</v>
+      </c>
+      <c r="G922" t="s">
+        <v>14</v>
+      </c>
+      <c r="H922" t="s">
+        <v>134</v>
+      </c>
+      <c r="I922" t="s">
+        <v>869</v>
+      </c>
+      <c r="J922">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="923" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A923" t="s">
+        <v>9</v>
+      </c>
+      <c r="B923" t="s">
+        <v>84</v>
+      </c>
+      <c r="C923" t="s">
+        <v>11</v>
+      </c>
+      <c r="D923" t="s">
+        <v>99</v>
+      </c>
+      <c r="E923" t="s">
+        <v>45</v>
+      </c>
+      <c r="F923" t="s">
+        <v>31</v>
+      </c>
+      <c r="G923" t="s">
+        <v>130</v>
+      </c>
+      <c r="H923" t="s">
+        <v>135</v>
+      </c>
+      <c r="I923" t="s">
+        <v>869</v>
+      </c>
+      <c r="J923">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="924" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A924" t="s">
+        <v>9</v>
+      </c>
+      <c r="B924" t="s">
+        <v>84</v>
+      </c>
+      <c r="C924" t="s">
+        <v>11</v>
+      </c>
+      <c r="D924" t="s">
+        <v>136</v>
+      </c>
+      <c r="E924" t="s">
+        <v>137</v>
+      </c>
+      <c r="F924" t="s">
+        <v>31</v>
+      </c>
+      <c r="G924" t="s">
+        <v>14</v>
+      </c>
+      <c r="H924" t="s">
+        <v>138</v>
+      </c>
+      <c r="I924" t="s">
+        <v>869</v>
+      </c>
+      <c r="J924">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="925" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A925" t="s">
+        <v>9</v>
+      </c>
+      <c r="B925" t="s">
+        <v>84</v>
+      </c>
+      <c r="C925" t="s">
+        <v>11</v>
+      </c>
+      <c r="D925" t="s">
+        <v>12</v>
+      </c>
+      <c r="E925" t="s">
+        <v>129</v>
+      </c>
+      <c r="F925" t="s">
+        <v>31</v>
+      </c>
+      <c r="G925" t="s">
+        <v>43</v>
+      </c>
+      <c r="H925" t="s">
+        <v>101</v>
+      </c>
+      <c r="I925" t="s">
+        <v>869</v>
+      </c>
+      <c r="J925">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="926" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A926" t="s">
+        <v>9</v>
+      </c>
+      <c r="B926" t="s">
+        <v>84</v>
+      </c>
+      <c r="C926" t="s">
+        <v>11</v>
+      </c>
+      <c r="D926" t="s">
+        <v>139</v>
+      </c>
+      <c r="F926" t="s">
+        <v>31</v>
+      </c>
+      <c r="G926" t="s">
+        <v>57</v>
+      </c>
+      <c r="H926" t="s">
+        <v>140</v>
+      </c>
+      <c r="I926" t="s">
+        <v>869</v>
+      </c>
+      <c r="J926">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="927" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A927" t="s">
+        <v>9</v>
+      </c>
+      <c r="B927" t="s">
+        <v>84</v>
+      </c>
+      <c r="C927" t="s">
+        <v>11</v>
+      </c>
+      <c r="D927" t="s">
+        <v>141</v>
+      </c>
+      <c r="E927" t="s">
+        <v>142</v>
+      </c>
+      <c r="F927" t="s">
+        <v>31</v>
+      </c>
+      <c r="G927" t="s">
+        <v>57</v>
+      </c>
+      <c r="H927" t="s">
+        <v>143</v>
+      </c>
+      <c r="I927" t="s">
+        <v>869</v>
+      </c>
+      <c r="J927">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="928" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A928" t="s">
+        <v>9</v>
+      </c>
+      <c r="B928" t="s">
+        <v>84</v>
+      </c>
+      <c r="C928" t="s">
+        <v>11</v>
+      </c>
+      <c r="D928" t="s">
+        <v>128</v>
+      </c>
+      <c r="F928" t="s">
+        <v>31</v>
+      </c>
+      <c r="G928" t="s">
+        <v>57</v>
+      </c>
+      <c r="H928" t="s">
+        <v>144</v>
+      </c>
+      <c r="I928" t="s">
+        <v>869</v>
+      </c>
+      <c r="J928">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="929" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A929" t="s">
+        <v>9</v>
+      </c>
+      <c r="B929" t="s">
+        <v>145</v>
+      </c>
+      <c r="C929" t="s">
+        <v>11</v>
+      </c>
+      <c r="D929" t="s">
+        <v>146</v>
+      </c>
+      <c r="E929" t="s">
+        <v>147</v>
+      </c>
+      <c r="F929" t="s">
+        <v>31</v>
+      </c>
+      <c r="G929" t="s">
+        <v>57</v>
+      </c>
+      <c r="H929" t="s">
+        <v>148</v>
+      </c>
+      <c r="I929" t="s">
+        <v>869</v>
+      </c>
+      <c r="J929">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="930" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A930" t="s">
+        <v>9</v>
+      </c>
+      <c r="B930" t="s">
+        <v>84</v>
+      </c>
+      <c r="C930" t="s">
+        <v>11</v>
+      </c>
+      <c r="D930" t="s">
+        <v>136</v>
+      </c>
+      <c r="E930" t="s">
+        <v>149</v>
+      </c>
+      <c r="F930" t="s">
+        <v>31</v>
+      </c>
+      <c r="G930" t="s">
+        <v>57</v>
+      </c>
+      <c r="H930" t="s">
+        <v>150</v>
+      </c>
+      <c r="I930" t="s">
+        <v>869</v>
+      </c>
+      <c r="J930">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="931" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A931" t="s">
+        <v>9</v>
+      </c>
+      <c r="B931" t="s">
+        <v>151</v>
+      </c>
+      <c r="C931" t="s">
+        <v>11</v>
+      </c>
+      <c r="D931" t="s">
+        <v>152</v>
+      </c>
+      <c r="E931" t="s">
+        <v>153</v>
+      </c>
+      <c r="F931" t="s">
+        <v>31</v>
+      </c>
+      <c r="G931" t="s">
+        <v>43</v>
+      </c>
+      <c r="H931" t="s">
+        <v>25</v>
+      </c>
+      <c r="I931" t="s">
+        <v>869</v>
+      </c>
+      <c r="J931">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="932" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A932" t="s">
+        <v>9</v>
+      </c>
+      <c r="B932" t="s">
+        <v>151</v>
+      </c>
+      <c r="C932" t="s">
+        <v>11</v>
+      </c>
+      <c r="D932" t="s">
+        <v>154</v>
+      </c>
+      <c r="E932" t="s">
+        <v>153</v>
+      </c>
+      <c r="F932" t="s">
+        <v>31</v>
+      </c>
+      <c r="G932" t="s">
+        <v>43</v>
+      </c>
+      <c r="H932" t="s">
+        <v>25</v>
+      </c>
+      <c r="I932" t="s">
+        <v>869</v>
+      </c>
+      <c r="J932">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="933" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A933" t="s">
+        <v>9</v>
+      </c>
+      <c r="B933" t="s">
+        <v>151</v>
+      </c>
+      <c r="C933" t="s">
+        <v>11</v>
+      </c>
+      <c r="D933" t="s">
+        <v>152</v>
+      </c>
+      <c r="E933" t="s">
+        <v>155</v>
+      </c>
+      <c r="F933" t="s">
+        <v>31</v>
+      </c>
+      <c r="G933" t="s">
+        <v>156</v>
+      </c>
+      <c r="H933" t="s">
+        <v>25</v>
+      </c>
+      <c r="I933" t="s">
+        <v>869</v>
+      </c>
+      <c r="J933">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="934" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A934" t="s">
+        <v>9</v>
+      </c>
+      <c r="B934" t="s">
+        <v>151</v>
+      </c>
+      <c r="C934" t="s">
+        <v>11</v>
+      </c>
+      <c r="D934" t="s">
+        <v>154</v>
+      </c>
+      <c r="E934" t="s">
+        <v>157</v>
+      </c>
+      <c r="F934" t="s">
+        <v>31</v>
+      </c>
+      <c r="G934" t="s">
+        <v>57</v>
+      </c>
+      <c r="H934" t="s">
+        <v>25</v>
+      </c>
+      <c r="I934" t="s">
+        <v>869</v>
+      </c>
+      <c r="J934">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="935" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A935" t="s">
+        <v>9</v>
+      </c>
+      <c r="B935" t="s">
+        <v>151</v>
+      </c>
+      <c r="C935" t="s">
+        <v>11</v>
+      </c>
+      <c r="D935" t="s">
+        <v>158</v>
+      </c>
+      <c r="E935" t="s">
+        <v>159</v>
+      </c>
+      <c r="F935" t="s">
+        <v>31</v>
+      </c>
+      <c r="G935" t="s">
+        <v>160</v>
+      </c>
+      <c r="H935" t="s">
+        <v>25</v>
+      </c>
+      <c r="I935" t="s">
+        <v>869</v>
+      </c>
+      <c r="J935">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="936" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A936" t="s">
+        <v>9</v>
+      </c>
+      <c r="B936" t="s">
+        <v>151</v>
+      </c>
+      <c r="C936" t="s">
+        <v>11</v>
+      </c>
+      <c r="D936" t="s">
+        <v>161</v>
+      </c>
+      <c r="E936" t="s">
+        <v>162</v>
+      </c>
+      <c r="F936" t="s">
+        <v>31</v>
+      </c>
+      <c r="G936" t="s">
+        <v>163</v>
+      </c>
+      <c r="H936" t="s">
+        <v>25</v>
+      </c>
+      <c r="I936" t="s">
+        <v>869</v>
+      </c>
+      <c r="J936">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="937" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A937" t="s">
+        <v>9</v>
+      </c>
+      <c r="B937" t="s">
+        <v>151</v>
+      </c>
+      <c r="C937" t="s">
+        <v>11</v>
+      </c>
+      <c r="D937" t="s">
+        <v>152</v>
+      </c>
+      <c r="E937" t="s">
+        <v>164</v>
+      </c>
+      <c r="F937" t="s">
+        <v>31</v>
+      </c>
+      <c r="G937" t="s">
+        <v>14</v>
+      </c>
+      <c r="H937" t="s">
+        <v>25</v>
+      </c>
+      <c r="I937" t="s">
+        <v>869</v>
+      </c>
+      <c r="J937">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="938" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A938" t="s">
+        <v>9</v>
+      </c>
+      <c r="B938" t="s">
+        <v>151</v>
+      </c>
+      <c r="C938" t="s">
+        <v>11</v>
+      </c>
+      <c r="D938" t="s">
+        <v>165</v>
+      </c>
+      <c r="E938" t="s">
+        <v>166</v>
+      </c>
+      <c r="F938" t="s">
+        <v>31</v>
+      </c>
+      <c r="G938" t="s">
+        <v>167</v>
+      </c>
+      <c r="H938" t="s">
+        <v>25</v>
+      </c>
+      <c r="I938" t="s">
+        <v>869</v>
+      </c>
+      <c r="J938">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="939" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A939" t="s">
+        <v>9</v>
+      </c>
+      <c r="B939" t="s">
+        <v>151</v>
+      </c>
+      <c r="C939" t="s">
+        <v>11</v>
+      </c>
+      <c r="D939" t="s">
+        <v>152</v>
+      </c>
+      <c r="E939" t="s">
+        <v>168</v>
+      </c>
+      <c r="F939" t="s">
+        <v>31</v>
+      </c>
+      <c r="G939" t="s">
+        <v>57</v>
+      </c>
+      <c r="H939" t="s">
+        <v>25</v>
+      </c>
+      <c r="I939" t="s">
+        <v>869</v>
+      </c>
+      <c r="J939">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="940" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A940" t="s">
+        <v>9</v>
+      </c>
+      <c r="B940" t="s">
+        <v>151</v>
+      </c>
+      <c r="C940" t="s">
+        <v>11</v>
+      </c>
+      <c r="D940" t="s">
+        <v>169</v>
+      </c>
+      <c r="E940" t="s">
+        <v>170</v>
+      </c>
+      <c r="F940" t="s">
+        <v>31</v>
+      </c>
+      <c r="G940" t="s">
+        <v>43</v>
+      </c>
+      <c r="H940" t="s">
+        <v>25</v>
+      </c>
+      <c r="I940" t="s">
+        <v>869</v>
+      </c>
+      <c r="J940">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="941" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A941" t="s">
+        <v>9</v>
+      </c>
+      <c r="B941" t="s">
+        <v>151</v>
+      </c>
+      <c r="C941" t="s">
+        <v>11</v>
+      </c>
+      <c r="D941" t="s">
+        <v>152</v>
+      </c>
+      <c r="E941" t="s">
+        <v>171</v>
+      </c>
+      <c r="F941" t="s">
+        <v>31</v>
+      </c>
+      <c r="G941" t="s">
+        <v>160</v>
+      </c>
+      <c r="H941" t="s">
+        <v>25</v>
+      </c>
+      <c r="I941" t="s">
+        <v>869</v>
+      </c>
+      <c r="J941">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="942" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A942" t="s">
+        <v>9</v>
+      </c>
+      <c r="B942" t="s">
+        <v>151</v>
+      </c>
+      <c r="C942" t="s">
+        <v>11</v>
+      </c>
+      <c r="D942" t="s">
+        <v>158</v>
+      </c>
+      <c r="E942">
+        <v>150</v>
+      </c>
+      <c r="F942" t="s">
+        <v>31</v>
+      </c>
+      <c r="G942" t="s">
+        <v>43</v>
+      </c>
+      <c r="H942" t="s">
+        <v>172</v>
+      </c>
+      <c r="I942" t="s">
+        <v>869</v>
+      </c>
+      <c r="J942">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="943" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A943" t="s">
+        <v>9</v>
+      </c>
+      <c r="B943" t="s">
+        <v>151</v>
+      </c>
+      <c r="C943" t="s">
+        <v>11</v>
+      </c>
+      <c r="D943" t="s">
+        <v>158</v>
+      </c>
+      <c r="E943" t="s">
+        <v>173</v>
+      </c>
+      <c r="F943" t="s">
+        <v>31</v>
+      </c>
+      <c r="G943" t="s">
+        <v>43</v>
+      </c>
+      <c r="H943" t="s">
+        <v>25</v>
+      </c>
+      <c r="I943" t="s">
+        <v>869</v>
+      </c>
+      <c r="J943">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="944" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A944" t="s">
+        <v>9</v>
+      </c>
+      <c r="B944" t="s">
+        <v>151</v>
+      </c>
+      <c r="C944" t="s">
+        <v>11</v>
+      </c>
+      <c r="D944" t="s">
+        <v>174</v>
+      </c>
+      <c r="E944" t="s">
+        <v>175</v>
+      </c>
+      <c r="F944" t="s">
+        <v>31</v>
+      </c>
+      <c r="G944" t="s">
+        <v>43</v>
+      </c>
+      <c r="H944" t="s">
+        <v>25</v>
+      </c>
+      <c r="I944" t="s">
+        <v>869</v>
+      </c>
+      <c r="J944">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="945" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A945" t="s">
+        <v>9</v>
+      </c>
+      <c r="B945" t="s">
+        <v>151</v>
+      </c>
+      <c r="C945" t="s">
+        <v>11</v>
+      </c>
+      <c r="D945" t="s">
+        <v>176</v>
+      </c>
+      <c r="E945" t="s">
+        <v>177</v>
+      </c>
+      <c r="F945" t="s">
+        <v>31</v>
+      </c>
+      <c r="G945" t="s">
+        <v>43</v>
+      </c>
+      <c r="H945" t="s">
+        <v>25</v>
+      </c>
+      <c r="I945" t="s">
+        <v>869</v>
+      </c>
+      <c r="J945">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="946" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A946" t="s">
+        <v>9</v>
+      </c>
+      <c r="B946" t="s">
+        <v>151</v>
+      </c>
+      <c r="C946" t="s">
+        <v>11</v>
+      </c>
+      <c r="D946" t="s">
+        <v>178</v>
+      </c>
+      <c r="E946" t="s">
+        <v>179</v>
+      </c>
+      <c r="F946" t="s">
+        <v>31</v>
+      </c>
+      <c r="G946" t="s">
+        <v>180</v>
+      </c>
+      <c r="H946" t="s">
+        <v>25</v>
+      </c>
+      <c r="I946" t="s">
+        <v>869</v>
+      </c>
+      <c r="J946">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="947" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A947" t="s">
+        <v>9</v>
+      </c>
+      <c r="B947" t="s">
+        <v>151</v>
+      </c>
+      <c r="C947" t="s">
+        <v>181</v>
+      </c>
+      <c r="D947" t="s">
+        <v>169</v>
+      </c>
+      <c r="E947" t="s">
+        <v>182</v>
+      </c>
+      <c r="F947" t="s">
+        <v>31</v>
+      </c>
+      <c r="G947" t="s">
+        <v>183</v>
+      </c>
+      <c r="H947" t="s">
+        <v>25</v>
+      </c>
+      <c r="I947" t="s">
+        <v>869</v>
+      </c>
+      <c r="J947">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="948" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A948" t="s">
+        <v>9</v>
+      </c>
+      <c r="B948" t="s">
+        <v>151</v>
+      </c>
+      <c r="C948" t="s">
+        <v>181</v>
+      </c>
+      <c r="D948" t="s">
+        <v>169</v>
+      </c>
+      <c r="E948" t="s">
+        <v>182</v>
+      </c>
+      <c r="F948" t="s">
+        <v>31</v>
+      </c>
+      <c r="G948" t="s">
+        <v>184</v>
+      </c>
+      <c r="H948" t="s">
+        <v>25</v>
+      </c>
+      <c r="I948" t="s">
+        <v>869</v>
+      </c>
+      <c r="J948">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="949" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A949" t="s">
+        <v>9</v>
+      </c>
+      <c r="B949" t="s">
+        <v>151</v>
+      </c>
+      <c r="C949" t="s">
+        <v>181</v>
+      </c>
+      <c r="D949" t="s">
+        <v>169</v>
+      </c>
+      <c r="E949" t="s">
+        <v>182</v>
+      </c>
+      <c r="F949" t="s">
+        <v>31</v>
+      </c>
+      <c r="G949" t="s">
+        <v>14</v>
+      </c>
+      <c r="H949" t="s">
+        <v>25</v>
+      </c>
+      <c r="I949" t="s">
+        <v>869</v>
+      </c>
+      <c r="J949">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="950" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A950" t="s">
+        <v>9</v>
+      </c>
+      <c r="B950" t="s">
+        <v>151</v>
+      </c>
+      <c r="C950" t="s">
+        <v>181</v>
+      </c>
+      <c r="D950" t="s">
+        <v>169</v>
+      </c>
+      <c r="E950" t="s">
+        <v>182</v>
+      </c>
+      <c r="F950" t="s">
+        <v>31</v>
+      </c>
+      <c r="G950" t="s">
+        <v>43</v>
+      </c>
+      <c r="H950" t="s">
+        <v>25</v>
+      </c>
+      <c r="I950" t="s">
+        <v>869</v>
+      </c>
+      <c r="J950">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="951" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A951" t="s">
+        <v>9</v>
+      </c>
+      <c r="B951" t="s">
+        <v>151</v>
+      </c>
+      <c r="C951" t="s">
+        <v>181</v>
+      </c>
+      <c r="D951" t="s">
+        <v>185</v>
+      </c>
+      <c r="E951" t="s">
+        <v>185</v>
+      </c>
+      <c r="F951" t="s">
+        <v>31</v>
+      </c>
+      <c r="G951" t="s">
+        <v>43</v>
+      </c>
+      <c r="H951" t="s">
+        <v>25</v>
+      </c>
+      <c r="I951" t="s">
+        <v>869</v>
+      </c>
+      <c r="J951">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="952" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A952" t="s">
+        <v>9</v>
+      </c>
+      <c r="B952" t="s">
+        <v>151</v>
+      </c>
+      <c r="C952" t="s">
+        <v>181</v>
+      </c>
+      <c r="D952" t="s">
+        <v>185</v>
+      </c>
+      <c r="E952" t="s">
+        <v>185</v>
+      </c>
+      <c r="F952" t="s">
+        <v>31</v>
+      </c>
+      <c r="G952" t="s">
+        <v>186</v>
+      </c>
+      <c r="H952" t="s">
+        <v>25</v>
+      </c>
+      <c r="I952" t="s">
+        <v>869</v>
+      </c>
+      <c r="J952">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="953" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A953" t="s">
+        <v>9</v>
+      </c>
+      <c r="B953" t="s">
+        <v>151</v>
+      </c>
+      <c r="C953" t="s">
+        <v>181</v>
+      </c>
+      <c r="D953" t="s">
+        <v>185</v>
+      </c>
+      <c r="E953" t="s">
+        <v>185</v>
+      </c>
+      <c r="F953" t="s">
+        <v>31</v>
+      </c>
+      <c r="G953" t="s">
+        <v>59</v>
+      </c>
+      <c r="H953" t="s">
+        <v>25</v>
+      </c>
+      <c r="I953" t="s">
+        <v>869</v>
+      </c>
+      <c r="J953">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="954" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A954" t="s">
+        <v>9</v>
+      </c>
+      <c r="B954" t="s">
+        <v>151</v>
+      </c>
+      <c r="C954" t="s">
+        <v>181</v>
+      </c>
+      <c r="D954" t="s">
+        <v>169</v>
+      </c>
+      <c r="E954" t="s">
+        <v>182</v>
+      </c>
+      <c r="F954" t="s">
+        <v>31</v>
+      </c>
+      <c r="G954" t="s">
+        <v>43</v>
+      </c>
+      <c r="H954" t="s">
+        <v>25</v>
+      </c>
+      <c r="I954" t="s">
+        <v>869</v>
+      </c>
+      <c r="J954">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="955" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A955" t="s">
+        <v>9</v>
+      </c>
+      <c r="B955" t="s">
+        <v>151</v>
+      </c>
+      <c r="C955" t="s">
+        <v>181</v>
+      </c>
+      <c r="D955" t="s">
+        <v>158</v>
+      </c>
+      <c r="E955" t="s">
+        <v>187</v>
+      </c>
+      <c r="F955" t="s">
+        <v>31</v>
+      </c>
+      <c r="G955" t="s">
+        <v>43</v>
+      </c>
+      <c r="H955" t="s">
+        <v>25</v>
+      </c>
+      <c r="I955" t="s">
+        <v>869</v>
+      </c>
+      <c r="J955">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="956" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A956" t="s">
+        <v>9</v>
+      </c>
+      <c r="B956" t="s">
+        <v>151</v>
+      </c>
+      <c r="C956" t="s">
+        <v>181</v>
+      </c>
+      <c r="D956" t="s">
+        <v>169</v>
+      </c>
+      <c r="F956" t="s">
+        <v>31</v>
+      </c>
+      <c r="G956" t="s">
+        <v>43</v>
+      </c>
+      <c r="H956" t="s">
+        <v>25</v>
+      </c>
+      <c r="I956" t="s">
+        <v>869</v>
+      </c>
+      <c r="J956">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="957" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A957" t="s">
+        <v>9</v>
+      </c>
+      <c r="B957" t="s">
+        <v>151</v>
+      </c>
+      <c r="C957" t="s">
+        <v>181</v>
+      </c>
+      <c r="D957" t="s">
+        <v>24</v>
+      </c>
+      <c r="E957" t="s">
+        <v>188</v>
+      </c>
+      <c r="F957" t="s">
+        <v>31</v>
+      </c>
+      <c r="G957" t="s">
+        <v>17</v>
+      </c>
+      <c r="H957" t="s">
+        <v>25</v>
+      </c>
+      <c r="I957" t="s">
+        <v>869</v>
+      </c>
+      <c r="J957">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="958" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A958" t="s">
+        <v>9</v>
+      </c>
+      <c r="B958" t="s">
+        <v>151</v>
+      </c>
+      <c r="C958" t="s">
+        <v>181</v>
+      </c>
+      <c r="D958" t="s">
+        <v>158</v>
+      </c>
+      <c r="E958" t="s">
+        <v>189</v>
+      </c>
+      <c r="F958" t="s">
+        <v>31</v>
+      </c>
+      <c r="G958" t="s">
+        <v>57</v>
+      </c>
+      <c r="H958" t="s">
+        <v>25</v>
+      </c>
+      <c r="I958" t="s">
+        <v>869</v>
+      </c>
+      <c r="J958">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="959" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A959" t="s">
+        <v>9</v>
+      </c>
+      <c r="B959" t="s">
+        <v>151</v>
+      </c>
+      <c r="C959" t="s">
+        <v>181</v>
+      </c>
+      <c r="D959" t="s">
+        <v>169</v>
+      </c>
+      <c r="E959" t="s">
+        <v>170</v>
+      </c>
+      <c r="F959" t="s">
+        <v>31</v>
+      </c>
+      <c r="G959" t="s">
+        <v>43</v>
+      </c>
+      <c r="H959" t="s">
+        <v>25</v>
+      </c>
+      <c r="I959" t="s">
+        <v>869</v>
+      </c>
+      <c r="J959">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="960" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A960" t="s">
+        <v>9</v>
+      </c>
+      <c r="B960" t="s">
+        <v>151</v>
+      </c>
+      <c r="C960" t="s">
+        <v>181</v>
+      </c>
+      <c r="D960" t="s">
+        <v>169</v>
+      </c>
+      <c r="E960" t="s">
+        <v>170</v>
+      </c>
+      <c r="F960" t="s">
+        <v>31</v>
+      </c>
+      <c r="G960" t="s">
+        <v>43</v>
+      </c>
+      <c r="H960" t="s">
+        <v>25</v>
+      </c>
+      <c r="I960" t="s">
+        <v>869</v>
+      </c>
+      <c r="J960">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="961" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A961" t="s">
+        <v>9</v>
+      </c>
+      <c r="B961" t="s">
+        <v>151</v>
+      </c>
+      <c r="C961" t="s">
+        <v>181</v>
+      </c>
+      <c r="D961" t="s">
+        <v>169</v>
+      </c>
+      <c r="E961" t="s">
+        <v>170</v>
+      </c>
+      <c r="F961" t="s">
+        <v>31</v>
+      </c>
+      <c r="G961" t="s">
+        <v>43</v>
+      </c>
+      <c r="H961" t="s">
+        <v>25</v>
+      </c>
+      <c r="I961" t="s">
+        <v>869</v>
+      </c>
+      <c r="J961">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="962" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A962" t="s">
+        <v>9</v>
+      </c>
+      <c r="B962" t="s">
+        <v>151</v>
+      </c>
+      <c r="C962" t="s">
+        <v>181</v>
+      </c>
+      <c r="D962" t="s">
+        <v>12</v>
+      </c>
+      <c r="E962" t="s">
+        <v>190</v>
+      </c>
+      <c r="F962" t="s">
+        <v>31</v>
+      </c>
+      <c r="G962" t="s">
+        <v>17</v>
+      </c>
+      <c r="H962" t="s">
+        <v>25</v>
+      </c>
+      <c r="I962" t="s">
+        <v>869</v>
+      </c>
+      <c r="J962">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="963" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A963" t="s">
+        <v>9</v>
+      </c>
+      <c r="B963" t="s">
+        <v>151</v>
+      </c>
+      <c r="C963" t="s">
+        <v>181</v>
+      </c>
+      <c r="D963" t="s">
+        <v>191</v>
+      </c>
+      <c r="E963">
+        <v>150</v>
+      </c>
+      <c r="F963" t="s">
+        <v>31</v>
+      </c>
+      <c r="G963" t="s">
+        <v>43</v>
+      </c>
+      <c r="H963" t="s">
+        <v>25</v>
+      </c>
+      <c r="I963" t="s">
+        <v>869</v>
+      </c>
+      <c r="J963">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="964" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A964" t="s">
+        <v>9</v>
+      </c>
+      <c r="B964" t="s">
+        <v>151</v>
+      </c>
+      <c r="C964" t="s">
+        <v>181</v>
+      </c>
+      <c r="D964" t="s">
+        <v>191</v>
+      </c>
+      <c r="E964" t="s">
+        <v>192</v>
+      </c>
+      <c r="F964" t="s">
+        <v>31</v>
+      </c>
+      <c r="G964" t="s">
+        <v>43</v>
+      </c>
+      <c r="H964" t="s">
+        <v>25</v>
+      </c>
+      <c r="I964" t="s">
+        <v>869</v>
+      </c>
+      <c r="J964">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="965" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A965" t="s">
+        <v>9</v>
+      </c>
+      <c r="B965" t="s">
+        <v>151</v>
+      </c>
+      <c r="C965" t="s">
+        <v>181</v>
+      </c>
+      <c r="D965" t="s">
+        <v>191</v>
+      </c>
+      <c r="E965" t="s">
+        <v>193</v>
+      </c>
+      <c r="F965" t="s">
+        <v>31</v>
+      </c>
+      <c r="G965" t="s">
+        <v>14</v>
+      </c>
+      <c r="H965" t="s">
+        <v>25</v>
+      </c>
+      <c r="I965" t="s">
+        <v>869</v>
+      </c>
+      <c r="J965">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="966" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A966" t="s">
+        <v>9</v>
+      </c>
+      <c r="B966" t="s">
+        <v>151</v>
+      </c>
+      <c r="C966" t="s">
+        <v>181</v>
+      </c>
+      <c r="D966" t="s">
+        <v>191</v>
+      </c>
+      <c r="E966" t="s">
+        <v>193</v>
+      </c>
+      <c r="F966" t="s">
+        <v>31</v>
+      </c>
+      <c r="G966" t="s">
+        <v>57</v>
+      </c>
+      <c r="H966" t="s">
+        <v>25</v>
+      </c>
+      <c r="I966" t="s">
+        <v>869</v>
+      </c>
+      <c r="J966">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="967" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A967" t="s">
+        <v>9</v>
+      </c>
+      <c r="B967" t="s">
+        <v>151</v>
+      </c>
+      <c r="C967" t="s">
+        <v>181</v>
+      </c>
+      <c r="D967" t="s">
+        <v>169</v>
+      </c>
+      <c r="E967" t="s">
+        <v>182</v>
+      </c>
+      <c r="F967" t="s">
+        <v>31</v>
+      </c>
+      <c r="G967" t="s">
+        <v>194</v>
+      </c>
+      <c r="H967" t="s">
+        <v>25</v>
+      </c>
+      <c r="I967" t="s">
+        <v>869</v>
+      </c>
+      <c r="J967">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="968" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A968" t="s">
+        <v>9</v>
+      </c>
+      <c r="B968" t="s">
+        <v>151</v>
+      </c>
+      <c r="C968" t="s">
+        <v>181</v>
+      </c>
+      <c r="D968" t="s">
+        <v>24</v>
+      </c>
+      <c r="E968" t="s">
+        <v>195</v>
+      </c>
+      <c r="F968" t="s">
+        <v>31</v>
+      </c>
+      <c r="G968" t="s">
+        <v>57</v>
+      </c>
+      <c r="H968" t="s">
+        <v>25</v>
+      </c>
+      <c r="I968" t="s">
+        <v>869</v>
+      </c>
+      <c r="J968">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="969" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A969" t="s">
+        <v>9</v>
+      </c>
+      <c r="B969" t="s">
+        <v>151</v>
+      </c>
+      <c r="C969" t="s">
+        <v>181</v>
+      </c>
+      <c r="D969" t="s">
+        <v>24</v>
+      </c>
+      <c r="E969" t="s">
+        <v>196</v>
+      </c>
+      <c r="F969" t="s">
+        <v>31</v>
+      </c>
+      <c r="G969" t="s">
+        <v>43</v>
+      </c>
+      <c r="H969" t="s">
+        <v>25</v>
+      </c>
+      <c r="I969" t="s">
+        <v>869</v>
+      </c>
+      <c r="J969">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="970" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A970" t="s">
+        <v>9</v>
+      </c>
+      <c r="B970" t="s">
+        <v>151</v>
+      </c>
+      <c r="C970" t="s">
+        <v>181</v>
+      </c>
+      <c r="D970" t="s">
+        <v>169</v>
+      </c>
+      <c r="E970" t="s">
+        <v>170</v>
+      </c>
+      <c r="F970" t="s">
+        <v>31</v>
+      </c>
+      <c r="G970" t="s">
+        <v>43</v>
+      </c>
+      <c r="H970" t="s">
+        <v>25</v>
+      </c>
+      <c r="I970" t="s">
+        <v>869</v>
+      </c>
+      <c r="J970">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="971" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A971" t="s">
+        <v>9</v>
+      </c>
+      <c r="B971" t="s">
+        <v>151</v>
+      </c>
+      <c r="C971" t="s">
+        <v>181</v>
+      </c>
+      <c r="D971" t="s">
+        <v>169</v>
+      </c>
+      <c r="E971" t="s">
+        <v>197</v>
+      </c>
+      <c r="F971" t="s">
+        <v>31</v>
+      </c>
+      <c r="G971" t="s">
+        <v>43</v>
+      </c>
+      <c r="H971" t="s">
+        <v>25</v>
+      </c>
+      <c r="I971" t="s">
+        <v>869</v>
+      </c>
+      <c r="J971">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="972" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A972" t="s">
+        <v>9</v>
+      </c>
+      <c r="B972" t="s">
+        <v>151</v>
+      </c>
+      <c r="C972" t="s">
+        <v>181</v>
+      </c>
+      <c r="D972" t="s">
+        <v>169</v>
+      </c>
+      <c r="E972" t="s">
+        <v>170</v>
+      </c>
+      <c r="F972" t="s">
+        <v>31</v>
+      </c>
+      <c r="G972" t="s">
+        <v>43</v>
+      </c>
+      <c r="H972" t="s">
+        <v>25</v>
+      </c>
+      <c r="I972" t="s">
+        <v>869</v>
+      </c>
+      <c r="J972">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="973" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A973" t="s">
+        <v>9</v>
+      </c>
+      <c r="B973" t="s">
+        <v>151</v>
+      </c>
+      <c r="C973" t="s">
+        <v>181</v>
+      </c>
+      <c r="D973" t="s">
+        <v>191</v>
+      </c>
+      <c r="E973" t="s">
+        <v>198</v>
+      </c>
+      <c r="F973" t="s">
+        <v>31</v>
+      </c>
+      <c r="G973" t="s">
+        <v>57</v>
+      </c>
+      <c r="H973" t="s">
+        <v>25</v>
+      </c>
+      <c r="I973" t="s">
+        <v>869</v>
+      </c>
+      <c r="J973">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="974" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A974" t="s">
+        <v>9</v>
+      </c>
+      <c r="B974" t="s">
+        <v>151</v>
+      </c>
+      <c r="C974" t="s">
+        <v>181</v>
+      </c>
+      <c r="D974" t="s">
+        <v>191</v>
+      </c>
+      <c r="E974" t="s">
+        <v>199</v>
+      </c>
+      <c r="F974" t="s">
+        <v>31</v>
+      </c>
+      <c r="G974" t="s">
+        <v>57</v>
+      </c>
+      <c r="H974" t="s">
+        <v>25</v>
+      </c>
+      <c r="I974" t="s">
+        <v>869</v>
+      </c>
+      <c r="J974">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="975" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A975" t="s">
+        <v>9</v>
+      </c>
+      <c r="B975" t="s">
+        <v>151</v>
+      </c>
+      <c r="C975" t="s">
+        <v>181</v>
+      </c>
+      <c r="D975" t="s">
+        <v>200</v>
+      </c>
+      <c r="E975" t="s">
+        <v>201</v>
+      </c>
+      <c r="F975" t="s">
+        <v>31</v>
+      </c>
+      <c r="G975" t="s">
+        <v>43</v>
+      </c>
+      <c r="H975" t="s">
+        <v>25</v>
+      </c>
+      <c r="I975" t="s">
+        <v>869</v>
+      </c>
+      <c r="J975">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="976" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A976" t="s">
+        <v>202</v>
+      </c>
+      <c r="B976" t="s">
+        <v>203</v>
+      </c>
+      <c r="C976" t="s">
+        <v>204</v>
+      </c>
+      <c r="D976" t="s">
+        <v>205</v>
+      </c>
+      <c r="F976" t="s">
+        <v>31</v>
+      </c>
+      <c r="G976" t="s">
+        <v>57</v>
+      </c>
+      <c r="H976" t="s">
+        <v>206</v>
+      </c>
+      <c r="I976" t="s">
+        <v>869</v>
+      </c>
+      <c r="J976">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="977" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A977" t="s">
+        <v>202</v>
+      </c>
+      <c r="B977" t="s">
+        <v>203</v>
+      </c>
+      <c r="C977" t="s">
+        <v>207</v>
+      </c>
+      <c r="D977" t="s">
+        <v>208</v>
+      </c>
+      <c r="E977" t="s">
+        <v>209</v>
+      </c>
+      <c r="F977" t="s">
+        <v>31</v>
+      </c>
+      <c r="G977" t="s">
+        <v>57</v>
+      </c>
+      <c r="I977" t="s">
+        <v>869</v>
+      </c>
+      <c r="J977">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="978" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A978" t="s">
+        <v>9</v>
+      </c>
+      <c r="B978" t="s">
+        <v>88</v>
+      </c>
+      <c r="C978" t="s">
+        <v>210</v>
+      </c>
+      <c r="D978" t="s">
+        <v>19</v>
+      </c>
+      <c r="E978" t="s">
+        <v>211</v>
+      </c>
+      <c r="F978" t="s">
+        <v>31</v>
+      </c>
+      <c r="G978" t="s">
+        <v>212</v>
+      </c>
+      <c r="H978" t="s">
+        <v>213</v>
+      </c>
+      <c r="I978" t="s">
+        <v>869</v>
+      </c>
+      <c r="J978">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="979" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A979" t="s">
+        <v>9</v>
+      </c>
+      <c r="B979" t="s">
+        <v>151</v>
+      </c>
+      <c r="C979" t="s">
+        <v>210</v>
+      </c>
+      <c r="D979" t="s">
+        <v>214</v>
+      </c>
+      <c r="E979" t="s">
+        <v>215</v>
+      </c>
+      <c r="F979" t="s">
+        <v>31</v>
+      </c>
+      <c r="G979" t="s">
+        <v>17</v>
+      </c>
+      <c r="H979" t="s">
+        <v>216</v>
+      </c>
+      <c r="I979" t="s">
+        <v>869</v>
+      </c>
+      <c r="J979">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="980" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A980" t="s">
+        <v>9</v>
+      </c>
+      <c r="B980" t="s">
+        <v>217</v>
+      </c>
+      <c r="C980" t="s">
+        <v>210</v>
+      </c>
+      <c r="D980" t="s">
+        <v>24</v>
+      </c>
+      <c r="F980" t="s">
+        <v>31</v>
+      </c>
+      <c r="G980" t="s">
+        <v>43</v>
+      </c>
+      <c r="H980" t="s">
+        <v>218</v>
+      </c>
+      <c r="I980" t="s">
+        <v>869</v>
+      </c>
+      <c r="J980">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="981" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A981" t="s">
+        <v>9</v>
+      </c>
+      <c r="B981" t="s">
+        <v>151</v>
+      </c>
+      <c r="C981" t="s">
+        <v>210</v>
+      </c>
+      <c r="D981" t="s">
+        <v>12</v>
+      </c>
+      <c r="E981" t="s">
+        <v>219</v>
+      </c>
+      <c r="F981" t="s">
+        <v>31</v>
+      </c>
+      <c r="G981" t="s">
+        <v>39</v>
+      </c>
+      <c r="H981" t="s">
+        <v>220</v>
+      </c>
+      <c r="I981" t="s">
+        <v>869</v>
+      </c>
+      <c r="J981">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="982" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A982" t="s">
+        <v>9</v>
+      </c>
+      <c r="B982" t="s">
+        <v>217</v>
+      </c>
+      <c r="C982" t="s">
+        <v>210</v>
+      </c>
+      <c r="D982" t="s">
+        <v>12</v>
+      </c>
+      <c r="E982" t="s">
+        <v>190</v>
+      </c>
+      <c r="F982" t="s">
+        <v>31</v>
+      </c>
+      <c r="G982" t="s">
+        <v>32</v>
+      </c>
+      <c r="H982" t="s">
+        <v>206</v>
+      </c>
+      <c r="I982" t="s">
+        <v>869</v>
+      </c>
+      <c r="J982">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="983" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A983" t="s">
+        <v>9</v>
+      </c>
+      <c r="B983" t="s">
+        <v>151</v>
+      </c>
+      <c r="C983" t="s">
+        <v>210</v>
+      </c>
+      <c r="D983" t="s">
+        <v>24</v>
+      </c>
+      <c r="E983" t="s">
+        <v>221</v>
+      </c>
+      <c r="F983" t="s">
+        <v>31</v>
+      </c>
+      <c r="G983" t="s">
+        <v>43</v>
+      </c>
+      <c r="H983" t="s">
+        <v>206</v>
+      </c>
+      <c r="I983" t="s">
+        <v>869</v>
+      </c>
+      <c r="J983">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="984" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A984" t="s">
+        <v>9</v>
+      </c>
+      <c r="B984" t="s">
+        <v>151</v>
+      </c>
+      <c r="C984" t="s">
+        <v>210</v>
+      </c>
+      <c r="D984" t="s">
+        <v>24</v>
+      </c>
+      <c r="E984" t="s">
+        <v>221</v>
+      </c>
+      <c r="F984" t="s">
+        <v>31</v>
+      </c>
+      <c r="G984" t="s">
+        <v>43</v>
+      </c>
+      <c r="H984" t="s">
+        <v>222</v>
+      </c>
+      <c r="I984" t="s">
+        <v>869</v>
+      </c>
+      <c r="J984">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="985" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A985" t="s">
+        <v>9</v>
+      </c>
+      <c r="B985" t="s">
+        <v>151</v>
+      </c>
+      <c r="C985" t="s">
+        <v>210</v>
+      </c>
+      <c r="D985" t="s">
+        <v>12</v>
+      </c>
+      <c r="E985" t="s">
+        <v>223</v>
+      </c>
+      <c r="F985" t="s">
+        <v>31</v>
+      </c>
+      <c r="G985" t="s">
+        <v>39</v>
+      </c>
+      <c r="H985" t="s">
+        <v>206</v>
+      </c>
+      <c r="I985" t="s">
+        <v>869</v>
+      </c>
+      <c r="J985">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="986" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A986" t="s">
+        <v>9</v>
+      </c>
+      <c r="B986" t="s">
+        <v>151</v>
+      </c>
+      <c r="C986" t="s">
+        <v>210</v>
+      </c>
+      <c r="D986" t="s">
+        <v>224</v>
+      </c>
+      <c r="E986" t="s">
+        <v>219</v>
+      </c>
+      <c r="F986" t="s">
+        <v>31</v>
+      </c>
+      <c r="G986" t="s">
+        <v>39</v>
+      </c>
+      <c r="H986" t="s">
+        <v>225</v>
+      </c>
+      <c r="I986" t="s">
+        <v>869</v>
+      </c>
+      <c r="J986">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="987" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A987" t="s">
+        <v>9</v>
+      </c>
+      <c r="B987" t="s">
+        <v>151</v>
+      </c>
+      <c r="C987" t="s">
+        <v>210</v>
+      </c>
+      <c r="D987" t="s">
+        <v>24</v>
+      </c>
+      <c r="E987" t="s">
+        <v>221</v>
+      </c>
+      <c r="F987" t="s">
+        <v>31</v>
+      </c>
+      <c r="G987" t="s">
+        <v>17</v>
+      </c>
+      <c r="H987" t="s">
+        <v>206</v>
+      </c>
+      <c r="I987" t="s">
+        <v>869</v>
+      </c>
+      <c r="J987">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="988" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A988" t="s">
+        <v>9</v>
+      </c>
+      <c r="B988" t="s">
+        <v>151</v>
+      </c>
+      <c r="C988" t="s">
+        <v>210</v>
+      </c>
+      <c r="D988" t="s">
+        <v>12</v>
+      </c>
+      <c r="E988" t="s">
+        <v>219</v>
+      </c>
+      <c r="F988" t="s">
+        <v>31</v>
+      </c>
+      <c r="G988" t="s">
+        <v>14</v>
+      </c>
+      <c r="H988" t="s">
+        <v>206</v>
+      </c>
+      <c r="I988" t="s">
+        <v>869</v>
+      </c>
+      <c r="J988">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="989" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A989" t="s">
+        <v>9</v>
+      </c>
+      <c r="B989" t="s">
+        <v>217</v>
+      </c>
+      <c r="C989" t="s">
+        <v>210</v>
+      </c>
+      <c r="D989" t="s">
+        <v>24</v>
+      </c>
+      <c r="E989" t="s">
+        <v>226</v>
+      </c>
+      <c r="F989" t="s">
+        <v>31</v>
+      </c>
+      <c r="G989" t="s">
+        <v>43</v>
+      </c>
+      <c r="H989" t="s">
+        <v>206</v>
+      </c>
+      <c r="I989" t="s">
+        <v>869</v>
+      </c>
+      <c r="J989">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="990" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A990" t="s">
+        <v>9</v>
+      </c>
+      <c r="B990" t="s">
+        <v>151</v>
+      </c>
+      <c r="C990" t="s">
+        <v>210</v>
+      </c>
+      <c r="D990" t="s">
+        <v>158</v>
+      </c>
+      <c r="E990" t="s">
+        <v>227</v>
+      </c>
+      <c r="F990" t="s">
+        <v>31</v>
+      </c>
+      <c r="H990" t="s">
+        <v>206</v>
+      </c>
+      <c r="I990" t="s">
+        <v>869</v>
+      </c>
+      <c r="J990">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="991" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A991" t="s">
+        <v>9</v>
+      </c>
+      <c r="B991" t="s">
+        <v>151</v>
+      </c>
+      <c r="C991" t="s">
+        <v>210</v>
+      </c>
+      <c r="D991" t="s">
+        <v>12</v>
+      </c>
+      <c r="E991" t="s">
+        <v>219</v>
+      </c>
+      <c r="F991" t="s">
+        <v>31</v>
+      </c>
+      <c r="G991" t="s">
+        <v>32</v>
+      </c>
+      <c r="H991" t="s">
+        <v>228</v>
+      </c>
+      <c r="I991" t="s">
+        <v>869</v>
+      </c>
+      <c r="J991">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="992" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A992" t="s">
+        <v>9</v>
+      </c>
+      <c r="B992" t="s">
+        <v>151</v>
+      </c>
+      <c r="C992" t="s">
+        <v>210</v>
+      </c>
+      <c r="D992" t="s">
+        <v>12</v>
+      </c>
+      <c r="E992" t="s">
+        <v>229</v>
+      </c>
+      <c r="F992" t="s">
+        <v>31</v>
+      </c>
+      <c r="G992" t="s">
+        <v>230</v>
+      </c>
+      <c r="H992" t="s">
+        <v>231</v>
+      </c>
+      <c r="I992" t="s">
+        <v>869</v>
+      </c>
+      <c r="J992">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="993" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A993" t="s">
+        <v>9</v>
+      </c>
+      <c r="B993" t="s">
+        <v>151</v>
+      </c>
+      <c r="C993" t="s">
+        <v>210</v>
+      </c>
+      <c r="D993" t="s">
+        <v>232</v>
+      </c>
+      <c r="E993" t="s">
+        <v>229</v>
+      </c>
+      <c r="F993" t="s">
+        <v>31</v>
+      </c>
+      <c r="G993" t="s">
+        <v>17</v>
+      </c>
+      <c r="H993" t="s">
+        <v>206</v>
+      </c>
+      <c r="I993" t="s">
+        <v>869</v>
+      </c>
+      <c r="J993">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="994" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A994" t="s">
+        <v>9</v>
+      </c>
+      <c r="B994" t="s">
+        <v>151</v>
+      </c>
+      <c r="C994" t="s">
+        <v>210</v>
+      </c>
+      <c r="D994" t="s">
+        <v>12</v>
+      </c>
+      <c r="E994" t="s">
+        <v>233</v>
+      </c>
+      <c r="F994" t="s">
+        <v>31</v>
+      </c>
+      <c r="G994" t="s">
+        <v>43</v>
+      </c>
+      <c r="H994" t="s">
+        <v>206</v>
+      </c>
+      <c r="I994" t="s">
+        <v>869</v>
+      </c>
+      <c r="J994">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="995" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A995" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B995" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="C995" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D995" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="E995" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="F995" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G995" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H995" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="I995" t="s">
+        <v>869</v>
+      </c>
+      <c r="J995">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="996" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A996" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B996" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="C996" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D996" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E996" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="F996" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G996" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H996" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I996" t="s">
+        <v>869</v>
+      </c>
+      <c r="J996">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="997" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A997" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B997" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="C997" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D997" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E997" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="F997" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G997" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H997" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I997" t="s">
+        <v>869</v>
+      </c>
+      <c r="J997">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="998" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A998" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B998" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="C998" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D998" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E998" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="F998" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G998" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H998" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="I998" t="s">
+        <v>869</v>
+      </c>
+      <c r="J998">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="999" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A999" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B999" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="C999" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D999" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E999" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="F999" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G999" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H999" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I999" t="s">
+        <v>869</v>
+      </c>
+      <c r="J999">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1000" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1000" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1000" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1000" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="E1000" s="2"/>
+      <c r="F1000" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1000" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1000" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="I1000" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1000">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1001" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1001" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1001" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1001" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="E1001" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="F1001" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1001" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1001" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1001" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1001">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1002" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1002" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1002" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1002" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="E1002" s="2"/>
+      <c r="F1002" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1002" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1002" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="I1002" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1002">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1003" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1003" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1003" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1003" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1003" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="F1003" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1003" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1003" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1003" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1003">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1004" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1004" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1004" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1004" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="E1004" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="F1004" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1004" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1004" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1004" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1004">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1005" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1005" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1005" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1005" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1005" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="F1005" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1005" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H1005" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="I1005" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1005">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1006" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1006" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1006" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1006" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1006" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="F1006" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1006" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1006" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1006" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1006">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1007" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1007" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1007" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1007" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1007" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="F1007" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1007" s="1"/>
+      <c r="H1007" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="I1007" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1007">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1008" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1008" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1008" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1008" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1008" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="F1008" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1008" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1008" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1008" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1008">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1009" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1009" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1009" t="s">
+        <v>237</v>
+      </c>
+      <c r="F1009" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1009" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1009" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1009" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1009">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1010" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1010" t="s">
+        <v>12</v>
+      </c>
+      <c r="F1010" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1010" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1010" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1010" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1010">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1011" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1011" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1011" t="s">
+        <v>226</v>
+      </c>
+      <c r="F1011" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1011" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1011" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1011" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1011">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1012" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1012" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1012" t="s">
+        <v>226</v>
+      </c>
+      <c r="F1012" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1012" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1012" t="s">
+        <v>247</v>
+      </c>
+      <c r="I1012" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1012">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1013" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1013" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1013" t="s">
+        <v>226</v>
+      </c>
+      <c r="F1013" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1013" t="s">
+        <v>230</v>
+      </c>
+      <c r="H1013" t="s">
+        <v>248</v>
+      </c>
+      <c r="I1013" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1013">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1014" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1014" t="s">
+        <v>249</v>
+      </c>
+      <c r="F1014" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1014" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1014" t="s">
+        <v>250</v>
+      </c>
+      <c r="I1014" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1014">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1015" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1015" t="s">
+        <v>251</v>
+      </c>
+      <c r="F1015" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1015" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1015" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1015" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1015">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1016" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1016" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1016" t="s">
+        <v>252</v>
+      </c>
+      <c r="F1016" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1016" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1016" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1016" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1016">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1017" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1017" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1017" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1017" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1017" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="F1017" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1017" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1017" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1017" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1017">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1018" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1018" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1018" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1018" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1018" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="F1018" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1018" s="1"/>
+      <c r="H1018" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1018" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1018">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1019" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="B1019" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1019" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="D1019" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="E1019" s="2"/>
+      <c r="F1019" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1019" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1019" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1019" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1019">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1020" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1020" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1020" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1020" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="E1020" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="F1020" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1020" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H1020" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1020" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1020">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1021" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1021" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1021" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1021" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="E1021" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="F1021" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1021" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1021" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="I1021" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1021">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1022" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1022" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1022" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1022" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="E1022" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="F1022" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1022" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H1022" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1022" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1022">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1023" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1023" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1023" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1023" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="E1023" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="F1023" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1023" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1023" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1023" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1023">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1024" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1024" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1024" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1024" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="E1024" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="F1024" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1024" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H1024" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1024" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1024">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1025" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1025" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1025" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1025" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="E1025" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="F1025" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1025" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H1025" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1025" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1025">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1026" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1026" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1026" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1026" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="E1026" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="F1026" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1026" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1026" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="I1026" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1026">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1027" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1027" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1027" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1027" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="E1027" s="2"/>
+      <c r="F1027" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1027" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1027" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="I1027" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1027">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1028" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1028" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1028" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1028" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="E1028" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="F1028" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1028" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H1028" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1028" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1028">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1029" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1029" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1029" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1029" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="E1029" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="F1029" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1029" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1029" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1029" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1029">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1030" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1030" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1030" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1030" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="E1030" s="2"/>
+      <c r="F1030" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1030" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1030" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1030" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1030">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1031" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>276</v>
+      </c>
+      <c r="F1031" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1031" t="s">
+        <v>230</v>
+      </c>
+      <c r="H1031" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1031" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1031">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1032" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>277</v>
+      </c>
+      <c r="E1032" t="s">
+        <v>215</v>
+      </c>
+      <c r="F1032" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1032" t="s">
+        <v>269</v>
+      </c>
+      <c r="H1032" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1032" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1032">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1033" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1033" t="s">
+        <v>278</v>
+      </c>
+      <c r="F1033" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1033" t="s">
+        <v>279</v>
+      </c>
+      <c r="H1033" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1033" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1033">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1034" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1034" t="s">
+        <v>274</v>
+      </c>
+      <c r="E1034" t="s">
+        <v>280</v>
+      </c>
+      <c r="F1034" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1034" t="s">
+        <v>265</v>
+      </c>
+      <c r="H1034" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1034" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1034">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1035" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1035" t="s">
+        <v>281</v>
+      </c>
+      <c r="E1035" t="s">
+        <v>282</v>
+      </c>
+      <c r="F1035" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1035" t="s">
+        <v>267</v>
+      </c>
+      <c r="H1035" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1035" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1035">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1036" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1036" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1036" t="s">
+        <v>280</v>
+      </c>
+      <c r="F1036" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1036" t="s">
+        <v>265</v>
+      </c>
+      <c r="H1036" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1036" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1036">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1037" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1037" t="s">
+        <v>274</v>
+      </c>
+      <c r="E1037" t="s">
+        <v>280</v>
+      </c>
+      <c r="F1037" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1037" t="s">
+        <v>265</v>
+      </c>
+      <c r="H1037" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1037" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1037">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1038" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>274</v>
+      </c>
+      <c r="E1038" t="s">
+        <v>280</v>
+      </c>
+      <c r="F1038" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1038" t="s">
+        <v>283</v>
+      </c>
+      <c r="H1038" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1038" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1038">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1039" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1039" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1039" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1039" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1039" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="F1039" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1039" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1039" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1039" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1039">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1040" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1040" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1040" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1040" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="E1040" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="F1040" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1040" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1040" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="I1040" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1040">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1041" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1041" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1041" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1041" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1041" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="F1041" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1041" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H1041" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1041" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1041">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1042" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1042" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1042" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1042" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="E1042" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="F1042" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1042" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H1042" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1042" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1042">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1043" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1043" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1043" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1043" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="E1043" s="2"/>
+      <c r="F1043" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1043" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H1043" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1043" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1043">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1044" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1044" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1044" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1044" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="E1044" s="2"/>
+      <c r="F1044" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1044" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H1044" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1044" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1044">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1045" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1045" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1045" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1045" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="E1045" s="2"/>
+      <c r="F1045" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1045" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H1045" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1045" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1045">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1046" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1046" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1046" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1046" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="E1046" s="2"/>
+      <c r="F1046" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1046" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H1046" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1046" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1046">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1047" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1047" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1047" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1047" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="E1047" s="2"/>
+      <c r="F1047" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1047" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H1047" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1047" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1047">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1048" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1048" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1048" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1048" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="E1048" s="2"/>
+      <c r="F1048" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1048" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H1048" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1048" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1048">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1049" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1049" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1049" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1049" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="E1049" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="F1049" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1049" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H1049" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1049" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1049">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1050" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1050" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1050" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1050" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="E1050" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="F1050" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1050" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H1050" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1050" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1050">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1051" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1051" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1051" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1051" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="E1051" s="2"/>
+      <c r="F1051" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1051" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H1051" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1051" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1051">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1052" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1052" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1052" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1052" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="E1052" s="2"/>
+      <c r="F1052" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1052" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H1052" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1052" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1052">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1053" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1053" t="s">
+        <v>295</v>
+      </c>
+      <c r="F1053" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1053" t="s">
+        <v>265</v>
+      </c>
+      <c r="H1053" t="s">
+        <v>296</v>
+      </c>
+      <c r="I1053" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1053">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1054" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1054" t="s">
+        <v>297</v>
+      </c>
+      <c r="E1054" t="s">
+        <v>298</v>
+      </c>
+      <c r="F1054" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1054" t="s">
+        <v>265</v>
+      </c>
+      <c r="H1054" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1054" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1054">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1055" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1055" t="s">
+        <v>288</v>
+      </c>
+      <c r="E1055" t="s">
+        <v>268</v>
+      </c>
+      <c r="F1055" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1055" t="s">
+        <v>267</v>
+      </c>
+      <c r="H1055" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1055" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1055">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1056" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1056" t="s">
+        <v>261</v>
+      </c>
+      <c r="F1056" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1056" t="s">
+        <v>265</v>
+      </c>
+      <c r="H1056" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1056" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1056">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1057" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1057" t="s">
+        <v>299</v>
+      </c>
+      <c r="E1057" t="s">
+        <v>259</v>
+      </c>
+      <c r="F1057" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1057" t="s">
+        <v>265</v>
+      </c>
+      <c r="H1057" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1057" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1057">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1058" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1058" t="s">
+        <v>268</v>
+      </c>
+      <c r="F1058" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1058" t="s">
+        <v>265</v>
+      </c>
+      <c r="H1058" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1058" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1058">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1059" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1059" t="s">
+        <v>241</v>
+      </c>
+      <c r="F1059" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1059" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1059" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1059" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1059">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1060" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1060" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1060" t="s">
+        <v>280</v>
+      </c>
+      <c r="F1060" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1060" t="s">
+        <v>265</v>
+      </c>
+      <c r="H1060" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1060" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1060">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1061" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1061" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1061" t="s">
+        <v>300</v>
+      </c>
+      <c r="F1061" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1061" t="s">
+        <v>260</v>
+      </c>
+      <c r="H1061" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1061" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1061">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1062" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1062" t="s">
+        <v>24</v>
+      </c>
+      <c r="F1062" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1062" t="s">
+        <v>265</v>
+      </c>
+      <c r="H1062" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1062" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1062">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1063" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1063" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1063" t="s">
+        <v>301</v>
+      </c>
+      <c r="F1063" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1063" t="s">
+        <v>50</v>
+      </c>
+      <c r="H1063" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1063" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1063">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1064" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1064" t="s">
+        <v>291</v>
+      </c>
+      <c r="E1064" t="s">
+        <v>27</v>
+      </c>
+      <c r="F1064" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1064" t="s">
+        <v>302</v>
+      </c>
+      <c r="H1064" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1064" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1064">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1065" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1065" t="s">
+        <v>258</v>
+      </c>
+      <c r="E1065" t="s">
+        <v>303</v>
+      </c>
+      <c r="F1065" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1065" t="s">
+        <v>265</v>
+      </c>
+      <c r="H1065" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1065" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1065">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1066" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>210</v>
+      </c>
+      <c r="E1066" t="s">
+        <v>268</v>
+      </c>
+      <c r="F1066" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1066" t="s">
+        <v>304</v>
+      </c>
+      <c r="H1066" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1066" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1066">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1067" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>210</v>
+      </c>
+      <c r="E1067" t="s">
+        <v>305</v>
+      </c>
+      <c r="F1067" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1067" t="s">
+        <v>265</v>
+      </c>
+      <c r="H1067" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1067" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1067">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1068" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>210</v>
+      </c>
+      <c r="E1068" t="s">
+        <v>266</v>
+      </c>
+      <c r="F1068" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1068" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1068" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1068" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1068">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1069" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1069" t="s">
+        <v>289</v>
+      </c>
+      <c r="E1069" t="s">
+        <v>280</v>
+      </c>
+      <c r="F1069" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1069" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1069" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1069" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1069">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1070" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>210</v>
+      </c>
+      <c r="E1070" t="s">
+        <v>306</v>
+      </c>
+      <c r="F1070" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1070" t="s">
+        <v>302</v>
+      </c>
+      <c r="H1070" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1070" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1070">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1071" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>210</v>
+      </c>
+      <c r="E1071" t="s">
+        <v>266</v>
+      </c>
+      <c r="F1071" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1071" t="s">
+        <v>265</v>
+      </c>
+      <c r="H1071" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1071" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1071">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1072" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1072" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1072" t="s">
+        <v>280</v>
+      </c>
+      <c r="F1072" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1072" t="s">
+        <v>302</v>
+      </c>
+      <c r="H1072" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1072" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1072">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1073" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1073" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1073" t="s">
+        <v>221</v>
+      </c>
+      <c r="F1073" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1073" t="s">
+        <v>265</v>
+      </c>
+      <c r="H1073" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1073" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1073">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1074" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1074" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1074" t="s">
+        <v>307</v>
+      </c>
+      <c r="F1074" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1074" t="s">
+        <v>267</v>
+      </c>
+      <c r="H1074" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1074" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1074">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1075" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>210</v>
+      </c>
+      <c r="E1075" t="s">
+        <v>266</v>
+      </c>
+      <c r="F1075" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1075" t="s">
+        <v>267</v>
+      </c>
+      <c r="H1075" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1075" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1075">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1076" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>210</v>
+      </c>
+      <c r="E1076" t="s">
+        <v>266</v>
+      </c>
+      <c r="F1076" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1076" t="s">
+        <v>302</v>
+      </c>
+      <c r="H1076" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1076" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1076">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1077" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>210</v>
+      </c>
+      <c r="F1077" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1077" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1077" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1077" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1077">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1078" t="s">
+        <v>853</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>854</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1078" t="s">
+        <v>855</v>
+      </c>
+      <c r="E1078" t="s">
+        <v>856</v>
+      </c>
+      <c r="F1078" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1078" t="s">
+        <v>302</v>
+      </c>
+      <c r="H1078" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1078" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1078">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1079" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1079" t="s">
+        <v>55</v>
+      </c>
+      <c r="E1079" t="s">
+        <v>308</v>
+      </c>
+      <c r="F1079" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1079" t="s">
+        <v>130</v>
+      </c>
+      <c r="H1079" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1079" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1079">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1080" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1080" t="s">
+        <v>309</v>
+      </c>
+      <c r="E1080" t="s">
+        <v>310</v>
+      </c>
+      <c r="F1080" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1080" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1080" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1080" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1080">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1081" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1081" t="s">
+        <v>55</v>
+      </c>
+      <c r="E1081" t="s">
+        <v>308</v>
+      </c>
+      <c r="F1081" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1081" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1081" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1081" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1081">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1082" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1082" t="s">
+        <v>311</v>
+      </c>
+      <c r="E1082" t="s">
+        <v>312</v>
+      </c>
+      <c r="F1082" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1082" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1082" t="s">
+        <v>313</v>
+      </c>
+      <c r="I1082" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1082">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1083" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1083" t="s">
+        <v>314</v>
+      </c>
+      <c r="E1083" t="s">
+        <v>315</v>
+      </c>
+      <c r="F1083" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1083" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1083" t="s">
+        <v>316</v>
+      </c>
+      <c r="I1083" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1083">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1084" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1084" t="s">
+        <v>317</v>
+      </c>
+      <c r="E1084" t="s">
+        <v>318</v>
+      </c>
+      <c r="F1084" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1084" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1084" t="s">
+        <v>319</v>
+      </c>
+      <c r="I1084" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1084">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1085" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1085" t="s">
+        <v>68</v>
+      </c>
+      <c r="E1085" t="s">
+        <v>320</v>
+      </c>
+      <c r="F1085" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1085" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1085" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1085" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1085">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1086" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1086" t="s">
+        <v>136</v>
+      </c>
+      <c r="E1086" t="s">
+        <v>321</v>
+      </c>
+      <c r="F1086" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1086" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1086" t="s">
+        <v>322</v>
+      </c>
+      <c r="I1086" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1086">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1087" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1087" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1087" t="s">
+        <v>323</v>
+      </c>
+      <c r="F1087" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1087" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1087" t="s">
+        <v>324</v>
+      </c>
+      <c r="I1087" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1087">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1088" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1088" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1088" t="s">
+        <v>325</v>
+      </c>
+      <c r="F1088" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1088" t="s">
+        <v>326</v>
+      </c>
+      <c r="H1088" t="s">
+        <v>327</v>
+      </c>
+      <c r="I1088" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1088">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1089" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1089" t="s">
+        <v>328</v>
+      </c>
+      <c r="E1089" t="s">
+        <v>147</v>
+      </c>
+      <c r="F1089" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1089" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1089" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1089" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1089">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1090" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1090" t="s">
+        <v>329</v>
+      </c>
+      <c r="F1090" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1090" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1090" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1090" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1090">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1091" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1091" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1091" t="s">
+        <v>129</v>
+      </c>
+      <c r="F1091" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1091" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1091" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1091" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1091">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1092" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1092" t="s">
+        <v>68</v>
+      </c>
+      <c r="E1092" t="s">
+        <v>330</v>
+      </c>
+      <c r="F1092" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1092" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1092" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1092" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1092">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1093" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1093" t="s">
+        <v>34</v>
+      </c>
+      <c r="E1093" t="s">
+        <v>103</v>
+      </c>
+      <c r="F1093" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1093" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1093" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1093" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1093">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1094" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1094" t="s">
+        <v>63</v>
+      </c>
+      <c r="E1094">
+        <v>525</v>
+      </c>
+      <c r="F1094" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1094" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1094" t="s">
+        <v>331</v>
+      </c>
+      <c r="I1094" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1094">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1095" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1095" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1095" t="s">
+        <v>332</v>
+      </c>
+      <c r="F1095" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1095" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1095" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1095" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1095">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1096" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1096" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1096" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1096" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1096" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1096" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1096" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1096">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1097" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>333</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1097" t="s">
+        <v>34</v>
+      </c>
+      <c r="E1097" t="s">
+        <v>334</v>
+      </c>
+      <c r="F1097" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1097" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1097" t="s">
+        <v>335</v>
+      </c>
+      <c r="I1097" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1097">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1098" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1098" t="s">
+        <v>63</v>
+      </c>
+      <c r="E1098" t="s">
+        <v>336</v>
+      </c>
+      <c r="F1098" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1098" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1098" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1098" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1098">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1099" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1099" t="s">
+        <v>337</v>
+      </c>
+      <c r="E1099" t="s">
+        <v>338</v>
+      </c>
+      <c r="F1099" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1099" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1099" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1099" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1099">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1100" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1100" t="s">
+        <v>34</v>
+      </c>
+      <c r="E1100" t="s">
+        <v>103</v>
+      </c>
+      <c r="F1100" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1100" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1100" t="s">
+        <v>340</v>
+      </c>
+      <c r="I1100" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1100">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1101" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1101" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1101" t="s">
+        <v>129</v>
+      </c>
+      <c r="F1101" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1101" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1101" t="s">
+        <v>341</v>
+      </c>
+      <c r="I1101" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1101">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1102" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1102" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1102" t="s">
+        <v>45</v>
+      </c>
+      <c r="F1102" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1102" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1102" t="s">
+        <v>342</v>
+      </c>
+      <c r="I1102" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1102">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1103" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1103" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1103" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1103" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1103" t="s">
+        <v>130</v>
+      </c>
+      <c r="H1103" t="s">
+        <v>343</v>
+      </c>
+      <c r="I1103" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1103">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1104" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>344</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1104" t="s">
+        <v>55</v>
+      </c>
+      <c r="E1104" t="s">
+        <v>345</v>
+      </c>
+      <c r="F1104" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1104" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1104" t="s">
+        <v>346</v>
+      </c>
+      <c r="I1104" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1104">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1105" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>344</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1105" t="s">
+        <v>55</v>
+      </c>
+      <c r="E1105" t="s">
+        <v>347</v>
+      </c>
+      <c r="F1105" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1105" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1105" t="s">
+        <v>348</v>
+      </c>
+      <c r="I1105" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1105">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1106" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1106" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1106" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1106" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1106" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1106" t="s">
+        <v>349</v>
+      </c>
+      <c r="I1106" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1106">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1107" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1107" t="s">
+        <v>34</v>
+      </c>
+      <c r="F1107" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1107" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1107" t="s">
+        <v>350</v>
+      </c>
+      <c r="I1107" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1107">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1108" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1108" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1108" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1108" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1108" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1108" t="s">
+        <v>351</v>
+      </c>
+      <c r="I1108" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1108">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1109" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1109" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1109" t="s">
+        <v>129</v>
+      </c>
+      <c r="F1109" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1109" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1109" t="s">
+        <v>352</v>
+      </c>
+      <c r="I1109" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1109">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1110" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1110" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1110" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1110" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1110" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1110" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1110" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1110">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1111" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1111" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1111" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1111" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1111" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1111" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1111" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1111">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1112" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1112" t="s">
+        <v>337</v>
+      </c>
+      <c r="E1112" t="s">
+        <v>353</v>
+      </c>
+      <c r="F1112" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1112" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1112" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1112" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1112">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1113" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1113" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1113" t="s">
+        <v>354</v>
+      </c>
+      <c r="F1113" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1113" t="s">
+        <v>355</v>
+      </c>
+      <c r="H1113" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1113" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1113">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1114" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1114" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1114" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1114" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1114" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1114" t="s">
+        <v>356</v>
+      </c>
+      <c r="I1114" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1114">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1115" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1115" t="s">
+        <v>55</v>
+      </c>
+      <c r="E1115" t="s">
+        <v>357</v>
+      </c>
+      <c r="F1115" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1115" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1115" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1115" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1115">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1116" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1116" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1116" t="s">
+        <v>129</v>
+      </c>
+      <c r="F1116" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1116" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1116" t="s">
+        <v>358</v>
+      </c>
+      <c r="I1116" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1116">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1117" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1117" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1117" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1117" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1117" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1117" t="s">
+        <v>359</v>
+      </c>
+      <c r="I1117" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1117">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1118" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1118" t="s">
+        <v>214</v>
+      </c>
+      <c r="E1118" t="s">
+        <v>360</v>
+      </c>
+      <c r="F1118" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1118" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1118" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1118" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1118">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1119" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1119" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1119" t="s">
+        <v>129</v>
+      </c>
+      <c r="F1119" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1119" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1119" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1119" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1119">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1120" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1120" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1120" t="s">
+        <v>354</v>
+      </c>
+      <c r="F1120" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1120" t="s">
+        <v>355</v>
+      </c>
+      <c r="H1120" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1120" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1120">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1121" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1121" t="s">
+        <v>55</v>
+      </c>
+      <c r="E1121" t="s">
+        <v>308</v>
+      </c>
+      <c r="F1121" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1121" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1121" t="s">
+        <v>361</v>
+      </c>
+      <c r="I1121" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1121">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1122" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1122" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1122" t="s">
+        <v>362</v>
+      </c>
+      <c r="F1122" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1122" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1122" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1122" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1122">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1123" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1123" t="s">
+        <v>214</v>
+      </c>
+      <c r="E1123" t="s">
+        <v>360</v>
+      </c>
+      <c r="F1123" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1123" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1123" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1123" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1123">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1124" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1124" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1124" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1124" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1124" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1124" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1124" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1124">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1125" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1125" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1125" t="s">
+        <v>363</v>
+      </c>
+      <c r="F1125" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1125" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1125" t="s">
+        <v>364</v>
+      </c>
+      <c r="I1125" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1125">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1126" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1126" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1126" t="s">
+        <v>363</v>
+      </c>
+      <c r="F1126" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1126" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1126" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1126" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1126">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1127" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1127" t="s">
+        <v>34</v>
+      </c>
+      <c r="F1127" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1127" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1127" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1127" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1127">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1128" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1128" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1128" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1128" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1128" t="s">
+        <v>365</v>
+      </c>
+      <c r="H1128" t="s">
+        <v>341</v>
+      </c>
+      <c r="I1128" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1128">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1129" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1129" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1129" t="s">
+        <v>106</v>
+      </c>
+      <c r="F1129" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1129" t="s">
+        <v>366</v>
+      </c>
+      <c r="H1129" t="s">
+        <v>367</v>
+      </c>
+      <c r="I1129" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1129">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1130" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1130" t="s">
+        <v>368</v>
+      </c>
+      <c r="E1130" t="s">
+        <v>45</v>
+      </c>
+      <c r="F1130" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1130" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1130" t="s">
+        <v>369</v>
+      </c>
+      <c r="I1130" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1130">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1131" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1131" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1131" t="s">
+        <v>45</v>
+      </c>
+      <c r="F1131" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1131" t="s">
+        <v>130</v>
+      </c>
+      <c r="H1131" t="s">
+        <v>370</v>
+      </c>
+      <c r="I1131" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1131">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1132" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1132" t="s">
+        <v>12</v>
+      </c>
+      <c r="F1132" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1132" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1132" t="s">
+        <v>371</v>
+      </c>
+      <c r="I1132" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1132">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1133" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1133" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1133" t="s">
+        <v>45</v>
+      </c>
+      <c r="F1133" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1133" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1133" t="s">
+        <v>372</v>
+      </c>
+      <c r="I1133" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1133">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1134" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1134" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1134" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1134" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1134" t="s">
+        <v>265</v>
+      </c>
+      <c r="H1134" t="s">
+        <v>373</v>
+      </c>
+      <c r="I1134" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1134">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1135" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1135" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1135" t="s">
+        <v>45</v>
+      </c>
+      <c r="F1135" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1135" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1135" t="s">
+        <v>374</v>
+      </c>
+      <c r="I1135" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1135">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1136" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1136" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1136" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1136" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1136" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1136" t="s">
+        <v>375</v>
+      </c>
+      <c r="I1136" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1136">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1137" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>376</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1137" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1137" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1137" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1137" t="s">
+        <v>377</v>
+      </c>
+      <c r="I1137" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1137">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1138" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1138" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1138" t="s">
+        <v>378</v>
+      </c>
+      <c r="F1138" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1138" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1138" t="s">
+        <v>379</v>
+      </c>
+      <c r="I1138" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1138">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1139" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1139" t="s">
+        <v>380</v>
+      </c>
+      <c r="E1139" t="s">
+        <v>381</v>
+      </c>
+      <c r="F1139" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1139" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1139" t="s">
+        <v>341</v>
+      </c>
+      <c r="I1139" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1139">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1140" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1140" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1140" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1140" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1140" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1140" t="s">
+        <v>382</v>
+      </c>
+      <c r="I1140" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1140">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1141" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1141" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1141" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1141" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1141" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1141" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1141" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1141">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1142" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>376</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1142" t="s">
+        <v>383</v>
+      </c>
+      <c r="E1142" t="s">
+        <v>384</v>
+      </c>
+      <c r="F1142" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1142" t="s">
+        <v>57</v>
+      </c>
+      <c r="I1142" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1142">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1143" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1143" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1143" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1143" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1143" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1143" t="s">
+        <v>385</v>
+      </c>
+      <c r="I1143" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1143">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1144" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1144" t="s">
+        <v>214</v>
+      </c>
+      <c r="E1144" t="s">
+        <v>386</v>
+      </c>
+      <c r="F1144" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1144" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1144" t="s">
+        <v>387</v>
+      </c>
+      <c r="I1144" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1144">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1145" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1145" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1145" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1145" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1145" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1145" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1145" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1145">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1146" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1146" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1146" t="s">
+        <v>45</v>
+      </c>
+      <c r="F1146" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1146" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1146" t="s">
+        <v>388</v>
+      </c>
+      <c r="I1146" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1146">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1147" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1147" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1147" t="s">
+        <v>129</v>
+      </c>
+      <c r="F1147" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1147" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1147" t="s">
+        <v>341</v>
+      </c>
+      <c r="I1147" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1147">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1148" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1148" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1148" t="s">
+        <v>129</v>
+      </c>
+      <c r="F1148" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1148" t="s">
+        <v>130</v>
+      </c>
+      <c r="H1148" t="s">
+        <v>389</v>
+      </c>
+      <c r="I1148" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1148">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1149" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1149" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1149" t="s">
+        <v>45</v>
+      </c>
+      <c r="F1149" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1149" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1149" t="s">
+        <v>185</v>
+      </c>
+      <c r="I1149" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1149">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1150" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1150" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1150" t="s">
+        <v>45</v>
+      </c>
+      <c r="F1150" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1150" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1150" t="s">
+        <v>185</v>
+      </c>
+      <c r="I1150" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1150">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1151" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1151" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1151" t="s">
+        <v>363</v>
+      </c>
+      <c r="F1151" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1151" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1151" t="s">
+        <v>390</v>
+      </c>
+      <c r="I1151" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1151">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1152" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1152" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1152" t="s">
+        <v>362</v>
+      </c>
+      <c r="F1152" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1152" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1152" t="s">
+        <v>391</v>
+      </c>
+      <c r="I1152" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1152">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1153" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1153" t="s">
+        <v>63</v>
+      </c>
+      <c r="E1153" t="s">
+        <v>392</v>
+      </c>
+      <c r="F1153" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1153" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1153" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1153" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1153">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1154" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1154" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1154" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1154" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1154" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1154" t="s">
+        <v>393</v>
+      </c>
+      <c r="I1154" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1154">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1155" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1155" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1155" t="s">
+        <v>129</v>
+      </c>
+      <c r="F1155" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1155" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1155" t="s">
+        <v>394</v>
+      </c>
+      <c r="I1155" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1155">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1156" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1156" t="s">
+        <v>214</v>
+      </c>
+      <c r="E1156" t="s">
+        <v>395</v>
+      </c>
+      <c r="F1156" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1156" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1156" t="s">
+        <v>396</v>
+      </c>
+      <c r="I1156" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1156">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1157" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1157" t="s">
+        <v>397</v>
+      </c>
+      <c r="E1157" t="s">
+        <v>398</v>
+      </c>
+      <c r="F1157" t="s">
+        <v>31</v>
+      </c>
+      <c r="H1157" t="s">
+        <v>399</v>
+      </c>
+      <c r="I1157" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1157">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1158" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1158" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1158" t="s">
+        <v>45</v>
+      </c>
+      <c r="F1158" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1158" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1158" t="s">
+        <v>400</v>
+      </c>
+      <c r="I1158" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1158">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1159" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1159" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1159" t="s">
+        <v>401</v>
+      </c>
+      <c r="F1159" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1159" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1159" t="s">
+        <v>402</v>
+      </c>
+      <c r="I1159" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1159">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1160" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1160" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1160" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1160" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1160" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1160" t="s">
+        <v>185</v>
+      </c>
+      <c r="I1160" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1160">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1161" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1161" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1161" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1161" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1161" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1161" t="s">
+        <v>185</v>
+      </c>
+      <c r="I1161" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1161">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1162" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1162" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1162" t="s">
+        <v>401</v>
+      </c>
+      <c r="F1162" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1162" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1162" t="s">
+        <v>185</v>
+      </c>
+      <c r="I1162" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1162">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1163" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1163" t="s">
+        <v>403</v>
+      </c>
+      <c r="F1163" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1163" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1163" t="s">
+        <v>404</v>
+      </c>
+      <c r="I1163" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1163">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1164" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1164" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1164" t="s">
+        <v>405</v>
+      </c>
+      <c r="F1164" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1164" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1164" t="s">
+        <v>406</v>
+      </c>
+      <c r="I1164" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1164">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1165" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1165" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1165" t="s">
+        <v>405</v>
+      </c>
+      <c r="F1165" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1165" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1165" t="s">
+        <v>407</v>
+      </c>
+      <c r="I1165" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1165">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1166" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1166" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1166" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1166" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1166" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1166" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1166" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1166">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1167" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>120</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1167" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1167" t="s">
+        <v>45</v>
+      </c>
+      <c r="F1167" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1167" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1167" t="s">
+        <v>408</v>
+      </c>
+      <c r="I1167" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1167">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1168" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>120</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1168" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1168" t="s">
+        <v>185</v>
+      </c>
+      <c r="F1168" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1168" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1168" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1168" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1168">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1169" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1169" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1169" t="s">
+        <v>409</v>
+      </c>
+      <c r="F1169" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1169" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1169" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1169" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1169">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1170" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1170" t="s">
+        <v>63</v>
+      </c>
+      <c r="F1170" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1170" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1170" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1170" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1170">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1171" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1171" t="s">
+        <v>337</v>
+      </c>
+      <c r="F1171" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1171" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1171" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1171" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1171">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1172" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1172" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1172" t="s">
+        <v>45</v>
+      </c>
+      <c r="F1172" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1172" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1172" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1172" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1172">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1173" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1173" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1173" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1173" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1173" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1173" t="s">
+        <v>410</v>
+      </c>
+      <c r="I1173" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1173">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1174" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1174" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1174" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1174" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1174" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1174" t="s">
+        <v>411</v>
+      </c>
+      <c r="I1174" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1174">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1175" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1175" t="s">
+        <v>16</v>
+      </c>
+      <c r="E1175" t="s">
+        <v>412</v>
+      </c>
+      <c r="F1175" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1175" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1175" t="s">
+        <v>185</v>
+      </c>
+      <c r="I1175" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1175">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1176" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1176" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1176" t="s">
+        <v>354</v>
+      </c>
+      <c r="F1176" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1176" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1176" t="s">
+        <v>413</v>
+      </c>
+      <c r="I1176" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1176">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1177" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1177" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1177" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1177" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1177" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1177" t="s">
+        <v>414</v>
+      </c>
+      <c r="I1177" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1177">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1178" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1178" t="s">
+        <v>55</v>
+      </c>
+      <c r="E1178" t="s">
+        <v>415</v>
+      </c>
+      <c r="F1178" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1178" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1178" t="s">
+        <v>185</v>
+      </c>
+      <c r="I1178" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1178">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1179" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1179" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1179" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1179" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1179" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1179" t="s">
+        <v>185</v>
+      </c>
+      <c r="I1179" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1179">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1180" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1180" t="s">
+        <v>416</v>
+      </c>
+      <c r="E1180" t="s">
+        <v>417</v>
+      </c>
+      <c r="F1180" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1180" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1180" t="s">
+        <v>185</v>
+      </c>
+      <c r="I1180" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1180">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1181" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1181" t="s">
+        <v>55</v>
+      </c>
+      <c r="F1181" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1181" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1181" t="s">
+        <v>185</v>
+      </c>
+      <c r="I1181" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1181">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1182" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>118</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1182" t="s">
+        <v>185</v>
+      </c>
+      <c r="E1182" t="s">
+        <v>418</v>
+      </c>
+      <c r="F1182" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1182" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1182" t="s">
+        <v>185</v>
+      </c>
+      <c r="I1182" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1182">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1183" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1183" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1183" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1183" t="s">
+        <v>129</v>
+      </c>
+      <c r="F1183" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1183" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1183" t="s">
+        <v>419</v>
+      </c>
+      <c r="I1183" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1183">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1184" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1184" t="s">
+        <v>19</v>
+      </c>
+      <c r="F1184" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1184" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1184" t="s">
+        <v>420</v>
+      </c>
+      <c r="I1184" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1184">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1185" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1185" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1185" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1185" t="s">
+        <v>405</v>
+      </c>
+      <c r="F1185" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1185" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1185" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1185" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1185">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1186" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>421</v>
+      </c>
+      <c r="C1186" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1186" t="s">
+        <v>422</v>
+      </c>
+      <c r="F1186" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1186" t="s">
+        <v>423</v>
+      </c>
+      <c r="H1186" t="s">
+        <v>424</v>
+      </c>
+      <c r="I1186" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1186">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1187" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1187" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1187" t="s">
+        <v>45</v>
+      </c>
+      <c r="F1187" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1187" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1187" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1187" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1187">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1188" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1188" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1188" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1188" t="s">
+        <v>425</v>
+      </c>
+      <c r="F1188" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1188" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1188" t="s">
+        <v>426</v>
+      </c>
+      <c r="I1188" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1188">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1189" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1189" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1189" t="s">
+        <v>34</v>
+      </c>
+      <c r="E1189" t="s">
+        <v>185</v>
+      </c>
+      <c r="F1189" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1189" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1189" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1189" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1189">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1190" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1190" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1190" t="s">
+        <v>34</v>
+      </c>
+      <c r="E1190" t="s">
+        <v>185</v>
+      </c>
+      <c r="F1190" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1190" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1190" t="s">
+        <v>427</v>
+      </c>
+      <c r="I1190" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1190">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1191" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1191" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1191" t="s">
+        <v>380</v>
+      </c>
+      <c r="F1191" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1191" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1191" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1191" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1191">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1192" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1192" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1192" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1192" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1192" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1192" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1192" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1192" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1192">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1193" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1193" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1193" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1193" t="s">
+        <v>45</v>
+      </c>
+      <c r="F1193" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1193" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1193" t="s">
+        <v>428</v>
+      </c>
+      <c r="I1193" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1193">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1194" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1194" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1194" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1194" t="s">
+        <v>405</v>
+      </c>
+      <c r="F1194" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1194" t="s">
+        <v>355</v>
+      </c>
+      <c r="H1194" t="s">
+        <v>429</v>
+      </c>
+      <c r="I1194" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1194">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1195" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1195" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1195" t="s">
+        <v>34</v>
+      </c>
+      <c r="E1195" t="s">
+        <v>35</v>
+      </c>
+      <c r="F1195" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1195" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1195" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1195" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1195">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1196" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1196" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1196" t="s">
+        <v>430</v>
+      </c>
+      <c r="F1196" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1196" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1196" t="s">
+        <v>431</v>
+      </c>
+      <c r="I1196" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1196">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1197" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1197" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1197" t="s">
+        <v>110</v>
+      </c>
+      <c r="F1197" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1197" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1197" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1197" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1197">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1198" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1198" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1198" t="s">
+        <v>63</v>
+      </c>
+      <c r="E1198" t="s">
+        <v>432</v>
+      </c>
+      <c r="F1198" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1198" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1198" t="s">
+        <v>433</v>
+      </c>
+      <c r="I1198" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1198">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1199" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>434</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1199" t="s">
+        <v>409</v>
+      </c>
+      <c r="E1199" t="s">
+        <v>435</v>
+      </c>
+      <c r="F1199" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1199" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1199" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1199" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1199">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1200" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1200" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1200" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1200" t="s">
+        <v>52</v>
+      </c>
+      <c r="F1200" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1200" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1200" t="s">
+        <v>436</v>
+      </c>
+      <c r="I1200" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1200">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1201" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1201" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1201" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1201" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1201" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1201" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1201" t="s">
+        <v>437</v>
+      </c>
+      <c r="I1201" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1201">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1202" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1202" t="s">
+        <v>68</v>
+      </c>
+      <c r="E1202" t="s">
+        <v>185</v>
+      </c>
+      <c r="F1202" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1202" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1202" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1202" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1202">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1203" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1203" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1203" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1203" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1203" t="s">
+        <v>355</v>
+      </c>
+      <c r="H1203" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1203" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1203">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1204" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1204" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1204" t="s">
+        <v>438</v>
+      </c>
+      <c r="F1204" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1204" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1204" t="s">
+        <v>439</v>
+      </c>
+      <c r="I1204" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1204">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1205" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1205" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1205" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1205" t="s">
+        <v>440</v>
+      </c>
+      <c r="F1205" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1205" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1205" t="s">
+        <v>441</v>
+      </c>
+      <c r="I1205" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1205">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1206" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1206" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1206" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1206" t="s">
+        <v>442</v>
+      </c>
+      <c r="F1206" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1206" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1206" t="s">
+        <v>185</v>
+      </c>
+      <c r="I1206" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1206">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1207" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1207" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1207" t="s">
+        <v>443</v>
+      </c>
+      <c r="E1207" t="s">
+        <v>444</v>
+      </c>
+      <c r="F1207" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1207" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1207" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1207" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1207">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1208" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1208" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1208" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1208" t="s">
+        <v>445</v>
+      </c>
+      <c r="F1208" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1208" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1208" t="s">
+        <v>446</v>
+      </c>
+      <c r="I1208" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1208">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1209" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1209" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1209" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1209" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1209" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1209" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1209" t="s">
+        <v>447</v>
+      </c>
+      <c r="I1209" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1209">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1210" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1210" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1210" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1210" t="s">
+        <v>129</v>
+      </c>
+      <c r="F1210" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1210" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1210" t="s">
+        <v>448</v>
+      </c>
+      <c r="I1210" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1210">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1211" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1211" t="s">
+        <v>34</v>
+      </c>
+      <c r="E1211" t="s">
+        <v>449</v>
+      </c>
+      <c r="F1211" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1211" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1211" t="s">
+        <v>450</v>
+      </c>
+      <c r="I1211" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1211">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1212" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1212" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1212" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1212" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1212" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1212" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1212" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1212">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1213" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1213" t="s">
+        <v>136</v>
+      </c>
+      <c r="E1213" t="s">
+        <v>321</v>
+      </c>
+      <c r="F1213" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1213" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1213" t="s">
+        <v>185</v>
+      </c>
+      <c r="I1213" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1213">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1214" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1214" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1214" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1214" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1214" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1214" t="s">
+        <v>451</v>
+      </c>
+      <c r="I1214" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1214">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1215" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>452</v>
+      </c>
+      <c r="C1215" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1215" t="s">
+        <v>339</v>
+      </c>
+      <c r="E1215">
+        <v>770</v>
+      </c>
+      <c r="F1215" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1215" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1215" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1215" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1215">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1216" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1216" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1216" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1216" t="s">
+        <v>45</v>
+      </c>
+      <c r="F1216" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1216" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1216" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1216" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1216">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1217" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1217" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1217" t="s">
+        <v>45</v>
+      </c>
+      <c r="F1217" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1217" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1217" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1217" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1217">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1218" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1218" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1218" t="s">
+        <v>45</v>
+      </c>
+      <c r="F1218" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1218" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1218" t="s">
+        <v>453</v>
+      </c>
+      <c r="I1218" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1218">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1219" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1219" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1219" t="s">
+        <v>45</v>
+      </c>
+      <c r="F1219" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1219" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1219" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1219" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1219">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1220" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1220" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1220" t="s">
+        <v>185</v>
+      </c>
+      <c r="F1220" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1220" t="s">
+        <v>260</v>
+      </c>
+      <c r="H1220" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1220" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1220">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1221" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1221" t="s">
+        <v>380</v>
+      </c>
+      <c r="E1221" t="s">
+        <v>185</v>
+      </c>
+      <c r="F1221" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1221" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1221" t="s">
+        <v>454</v>
+      </c>
+      <c r="I1221" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1221">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1222" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1222" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1222" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1222" t="s">
+        <v>185</v>
+      </c>
+      <c r="F1222" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1222" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1222" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1222" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1222">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1223" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1223" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1223" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1223" t="s">
+        <v>455</v>
+      </c>
+      <c r="F1223" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1223" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1223" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1223" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1223">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1224" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1224" t="s">
+        <v>136</v>
+      </c>
+      <c r="E1224" t="s">
+        <v>456</v>
+      </c>
+      <c r="F1224" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1224" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1224" t="s">
+        <v>457</v>
+      </c>
+      <c r="I1224" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1224">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1225" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1225" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1225" t="s">
+        <v>45</v>
+      </c>
+      <c r="F1225" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1225" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1225" t="s">
+        <v>458</v>
+      </c>
+      <c r="I1225" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1225">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1226" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1226" t="s">
+        <v>34</v>
+      </c>
+      <c r="E1226" t="s">
+        <v>185</v>
+      </c>
+      <c r="F1226" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1226" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1226" t="s">
+        <v>459</v>
+      </c>
+      <c r="I1226" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1226">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1227" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1227" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1227" t="s">
+        <v>45</v>
+      </c>
+      <c r="F1227" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1227" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1227" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1227" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1227">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1228" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1228" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1228" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1228" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1228" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1228" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1228" t="s">
+        <v>460</v>
+      </c>
+      <c r="I1228" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1228">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1229" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1229" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1229" t="s">
+        <v>45</v>
+      </c>
+      <c r="F1229" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1229" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1229" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1229" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1229">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1230" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1230" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1230" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1230" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1230" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1230" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1230" t="s">
+        <v>461</v>
+      </c>
+      <c r="I1230" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1230">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1231" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1231" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1231" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1231" t="s">
+        <v>405</v>
+      </c>
+      <c r="F1231" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1231" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1231" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1231" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1231">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1232" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1232" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1232" t="s">
+        <v>314</v>
+      </c>
+      <c r="E1232" t="s">
+        <v>185</v>
+      </c>
+      <c r="F1232" t="s">
+        <v>31</v>
+      </c>
+      <c r="H1232" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1232" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1232">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1233" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1233" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1233" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1233" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1233" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1233" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1233" t="s">
+        <v>462</v>
+      </c>
+      <c r="I1233" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1233">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1234" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1234" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1234" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1234" t="s">
+        <v>463</v>
+      </c>
+      <c r="F1234" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1234" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1234" t="s">
+        <v>464</v>
+      </c>
+      <c r="I1234" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1234">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1235" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1235" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1235" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1235" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1235" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1235" t="s">
+        <v>130</v>
+      </c>
+      <c r="H1235" t="s">
+        <v>465</v>
+      </c>
+      <c r="I1235" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1235">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1236" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1236" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1236" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1236" t="s">
+        <v>45</v>
+      </c>
+      <c r="F1236" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1236" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1236" t="s">
+        <v>466</v>
+      </c>
+      <c r="I1236" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1236">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1237" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1237" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1237" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1237" t="s">
+        <v>129</v>
+      </c>
+      <c r="F1237" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1237" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1237" t="s">
+        <v>467</v>
+      </c>
+      <c r="I1237" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1237">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1238" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1238" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1238" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1238" t="s">
+        <v>45</v>
+      </c>
+      <c r="F1238" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1238" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1238" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1238" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1238">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1239" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1239" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1239" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1239" t="s">
+        <v>34</v>
+      </c>
+      <c r="E1239" t="s">
+        <v>468</v>
+      </c>
+      <c r="F1239" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1239" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1239" t="s">
+        <v>469</v>
+      </c>
+      <c r="I1239" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1239">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1240" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1240" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1240" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1240" t="s">
+        <v>45</v>
+      </c>
+      <c r="F1240" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1240" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1240" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1240" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1240">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1241" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1241" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1241" t="s">
+        <v>34</v>
+      </c>
+      <c r="E1241" t="s">
+        <v>35</v>
+      </c>
+      <c r="F1241" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1241" t="s">
+        <v>130</v>
+      </c>
+      <c r="H1241" t="s">
+        <v>470</v>
+      </c>
+      <c r="I1241" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1241">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1242" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1242" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1242" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1242" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1242" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1242" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1242" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1242" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1242">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1243" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1243" t="s">
+        <v>471</v>
+      </c>
+      <c r="C1243" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1243" t="s">
+        <v>472</v>
+      </c>
+      <c r="E1243" t="s">
+        <v>499</v>
+      </c>
+      <c r="F1243" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1243" t="s">
+        <v>473</v>
+      </c>
+      <c r="H1243" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1243" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1243">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1244" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1244" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1244" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1244" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1244" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1244" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1244" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1244" t="s">
+        <v>474</v>
+      </c>
+      <c r="I1244" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1244">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1245" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1245" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1245" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1245" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1245" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1245" t="s">
+        <v>14</v>
+      </c>
+      <c r="I1245" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1245">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1246" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1246" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1246" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1246" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1246" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1246" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1246" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1246" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1246">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1247" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1247" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1247" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1247" t="s">
+        <v>368</v>
+      </c>
+      <c r="E1247" t="s">
+        <v>45</v>
+      </c>
+      <c r="F1247" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1247" t="s">
+        <v>57</v>
+      </c>
+      <c r="I1247" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1247">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1248" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1248" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1248" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1248" t="s">
+        <v>368</v>
+      </c>
+      <c r="E1248" t="s">
+        <v>45</v>
+      </c>
+      <c r="F1248" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1248" t="s">
+        <v>57</v>
+      </c>
+      <c r="I1248" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1248">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1249" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1249" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1249" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1249" t="s">
+        <v>368</v>
+      </c>
+      <c r="E1249" t="s">
+        <v>45</v>
+      </c>
+      <c r="F1249" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1249" t="s">
+        <v>475</v>
+      </c>
+      <c r="I1249" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1249">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1250" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1250" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1250" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1250" t="s">
+        <v>368</v>
+      </c>
+      <c r="E1250" t="s">
+        <v>45</v>
+      </c>
+      <c r="F1250" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1250" t="s">
+        <v>475</v>
+      </c>
+      <c r="I1250" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1250">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1251" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1251" t="s">
+        <v>333</v>
+      </c>
+      <c r="C1251" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1251" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1251" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1251" t="s">
+        <v>14</v>
+      </c>
+      <c r="I1251" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1251">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1252" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1252" t="s">
+        <v>476</v>
+      </c>
+      <c r="C1252" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1252" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1252" t="s">
+        <v>477</v>
+      </c>
+      <c r="F1252" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1252" t="s">
+        <v>478</v>
+      </c>
+      <c r="I1252" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1252">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1253" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1253" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1253" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1253" t="s">
+        <v>34</v>
+      </c>
+      <c r="F1253" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1253" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1253" t="s">
+        <v>479</v>
+      </c>
+      <c r="I1253" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1253">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1254" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1254" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1254" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1254" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1254" t="s">
+        <v>45</v>
+      </c>
+      <c r="F1254" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1254" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1254" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1254" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1254">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1255" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1255" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1255" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1255" t="s">
+        <v>480</v>
+      </c>
+      <c r="E1255" t="s">
+        <v>185</v>
+      </c>
+      <c r="F1255" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1255" t="s">
+        <v>481</v>
+      </c>
+      <c r="H1255" t="s">
+        <v>482</v>
+      </c>
+      <c r="I1255" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1255">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1256" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1256" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1256" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1256" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1256" t="s">
+        <v>45</v>
+      </c>
+      <c r="F1256" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1256" t="s">
+        <v>483</v>
+      </c>
+      <c r="H1256" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1256" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1256">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1257" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1257" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1257" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1257" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1257" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1257" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1257" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1257" t="s">
+        <v>484</v>
+      </c>
+      <c r="I1257" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1257">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1258" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1258" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1258" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1258" t="s">
+        <v>485</v>
+      </c>
+      <c r="E1258" t="s">
+        <v>486</v>
+      </c>
+      <c r="F1258" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1258" t="s">
+        <v>260</v>
+      </c>
+      <c r="H1258" t="s">
+        <v>484</v>
+      </c>
+      <c r="I1258" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1258">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1259" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1259" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1259" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1259" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1259" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1259" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1259" t="s">
+        <v>260</v>
+      </c>
+      <c r="H1259" t="s">
+        <v>399</v>
+      </c>
+      <c r="I1259" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1259">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1260" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1260" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1260" t="s">
+        <v>487</v>
+      </c>
+      <c r="D1260" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1260" t="s">
+        <v>488</v>
+      </c>
+      <c r="F1260" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1260" t="s">
+        <v>287</v>
+      </c>
+      <c r="H1260" t="s">
+        <v>489</v>
+      </c>
+      <c r="I1260" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1260">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1261" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1261" t="s">
+        <v>490</v>
+      </c>
+      <c r="C1261" t="s">
+        <v>487</v>
+      </c>
+      <c r="D1261" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1261" t="s">
+        <v>491</v>
+      </c>
+      <c r="F1261" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1261" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1261" t="s">
+        <v>492</v>
+      </c>
+      <c r="I1261" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1261">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1262" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1262" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1262" t="s">
+        <v>487</v>
+      </c>
+      <c r="D1262" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1262" t="s">
+        <v>493</v>
+      </c>
+      <c r="F1262" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1262" t="s">
+        <v>287</v>
+      </c>
+      <c r="H1262" t="s">
+        <v>494</v>
+      </c>
+      <c r="I1262" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1262">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1263" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1263" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1263" t="s">
+        <v>487</v>
+      </c>
+      <c r="D1263" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1263" t="s">
+        <v>495</v>
+      </c>
+      <c r="F1263" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1263" t="s">
+        <v>212</v>
+      </c>
+      <c r="H1263" t="s">
+        <v>496</v>
+      </c>
+      <c r="I1263" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1263">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1264" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1264" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1264" t="s">
+        <v>487</v>
+      </c>
+      <c r="D1264" t="s">
+        <v>83</v>
+      </c>
+      <c r="E1264" t="s">
+        <v>497</v>
+      </c>
+      <c r="F1264" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1264" t="s">
+        <v>212</v>
+      </c>
+      <c r="H1264" t="s">
+        <v>498</v>
+      </c>
+      <c r="I1264" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1264">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1265" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1265" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1265" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1265" t="s">
+        <v>501</v>
+      </c>
+      <c r="E1265" t="s">
+        <v>502</v>
+      </c>
+      <c r="F1265" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1265" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1265" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1265" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1265">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1266" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1266" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1266" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1266" t="s">
+        <v>503</v>
+      </c>
+      <c r="E1266" t="s">
+        <v>502</v>
+      </c>
+      <c r="F1266" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1266" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1266" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1266" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1266">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1267" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1267" t="s">
+        <v>504</v>
+      </c>
+      <c r="C1267" t="s">
+        <v>500</v>
+      </c>
+      <c r="F1267" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1267" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1267">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1268" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1268" t="s">
+        <v>504</v>
+      </c>
+      <c r="C1268" t="s">
+        <v>500</v>
+      </c>
+      <c r="F1268" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1268" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1268">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1269" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1269" t="s">
+        <v>504</v>
+      </c>
+      <c r="C1269" t="s">
+        <v>500</v>
+      </c>
+      <c r="F1269" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1269" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1269">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1270" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1270" t="s">
+        <v>504</v>
+      </c>
+      <c r="C1270" t="s">
+        <v>500</v>
+      </c>
+      <c r="F1270" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1270" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1270">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1271" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1271" t="s">
+        <v>504</v>
+      </c>
+      <c r="C1271" t="s">
+        <v>500</v>
+      </c>
+      <c r="F1271" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1271" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1271">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1272" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1272" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1272" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1272" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1272" t="s">
+        <v>505</v>
+      </c>
+      <c r="F1272" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1272" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1272" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1272" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1272">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1273" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1273" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1273" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1273" t="s">
+        <v>206</v>
+      </c>
+      <c r="E1273">
+        <v>110</v>
+      </c>
+      <c r="F1273" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1273" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1273" t="s">
+        <v>506</v>
+      </c>
+      <c r="I1273" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1273">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1274" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1274" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1274" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1274" t="s">
+        <v>507</v>
+      </c>
+      <c r="E1274" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1274" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1274" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1274" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1274" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1274">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1275" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1275" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1275" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1275" t="s">
+        <v>178</v>
+      </c>
+      <c r="E1275" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1275" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1275" t="s">
+        <v>185</v>
+      </c>
+      <c r="H1275" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1275" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1275">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1276" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1276" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1276" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1276" t="s">
+        <v>509</v>
+      </c>
+      <c r="E1276" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1276" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1276" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1276" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1276" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1276">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1277" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1277" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1277" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1277" t="s">
+        <v>509</v>
+      </c>
+      <c r="E1277" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1277" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1277" t="s">
+        <v>206</v>
+      </c>
+      <c r="H1277" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1277" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1277">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1278" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1278" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1278" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1278" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1278" t="s">
+        <v>510</v>
+      </c>
+      <c r="F1278" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1278" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1278" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1278" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1278">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1279" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1279" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1279" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1279" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1279" t="s">
+        <v>510</v>
+      </c>
+      <c r="F1279" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1279" t="s">
+        <v>511</v>
+      </c>
+      <c r="H1279" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1279" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1279">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1280" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1280" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1280" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1280" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1280" t="s">
+        <v>510</v>
+      </c>
+      <c r="F1280" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1280" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1280" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1280" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1280">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1281" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1281" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1281" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1281" t="s">
+        <v>512</v>
+      </c>
+      <c r="E1281" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1281" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1281" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1281" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1281" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1281">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1282" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1282" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1282" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1282" t="s">
+        <v>268</v>
+      </c>
+      <c r="E1282" t="s">
+        <v>502</v>
+      </c>
+      <c r="F1282" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1282" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1282" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1282" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1282">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1283" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1283" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1283" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1283" t="s">
+        <v>268</v>
+      </c>
+      <c r="E1283" t="s">
+        <v>502</v>
+      </c>
+      <c r="F1283" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1283" t="s">
+        <v>185</v>
+      </c>
+      <c r="H1283" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1283" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1283">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1284" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1284" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1284" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1284" t="s">
+        <v>206</v>
+      </c>
+      <c r="E1284" t="s">
+        <v>502</v>
+      </c>
+      <c r="F1284" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1284" t="s">
+        <v>206</v>
+      </c>
+      <c r="H1284" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1284" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1284">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1285" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1285" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1285" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1285" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1285" t="s">
+        <v>513</v>
+      </c>
+      <c r="F1285" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1285" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1285" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1285" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1285">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1286" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1286" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1286" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1286" t="s">
+        <v>206</v>
+      </c>
+      <c r="E1286">
+        <v>110</v>
+      </c>
+      <c r="F1286" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1286" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1286" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1286" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1286">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1287" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1287" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1287" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1287" t="s">
+        <v>76</v>
+      </c>
+      <c r="E1287">
+        <v>110</v>
+      </c>
+      <c r="F1287" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1287" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1287" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1287" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1287">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1288" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1288" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1288" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1288" t="s">
+        <v>206</v>
+      </c>
+      <c r="E1288">
+        <v>110</v>
+      </c>
+      <c r="F1288" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1288" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1288" t="s">
+        <v>514</v>
+      </c>
+      <c r="I1288" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1288">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1289" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1289" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1289" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1289" t="s">
+        <v>206</v>
+      </c>
+      <c r="E1289">
+        <v>110</v>
+      </c>
+      <c r="F1289" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1289" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1289" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1289" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1289">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1290" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1290" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1290" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1290" t="s">
+        <v>214</v>
+      </c>
+      <c r="E1290" t="s">
+        <v>515</v>
+      </c>
+      <c r="F1290" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1290" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1290" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1290" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1290">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1291" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1291" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1291" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1291" t="s">
+        <v>501</v>
+      </c>
+      <c r="E1291" t="s">
+        <v>502</v>
+      </c>
+      <c r="F1291" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1291" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1291" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1291" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1291">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1292" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1292" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1292" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1292" t="s">
+        <v>509</v>
+      </c>
+      <c r="E1292" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1292" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1292" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1292" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1292" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1292">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1293" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1293" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1293" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1293" t="s">
+        <v>516</v>
+      </c>
+      <c r="E1293" t="s">
+        <v>517</v>
+      </c>
+      <c r="F1293" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1293" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1293" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1293" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1293">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1294" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1294" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1294" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1294" t="s">
+        <v>206</v>
+      </c>
+      <c r="E1294" t="s">
+        <v>517</v>
+      </c>
+      <c r="F1294" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1294" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1294" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1294" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1294">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1295" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1295" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1295" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1295" t="s">
+        <v>266</v>
+      </c>
+      <c r="E1295" t="s">
+        <v>517</v>
+      </c>
+      <c r="F1295" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1295" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1295" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1295" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1295">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1296" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1296" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1296" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1296" t="s">
+        <v>206</v>
+      </c>
+      <c r="E1296" t="s">
+        <v>268</v>
+      </c>
+      <c r="F1296" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1296" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1296" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1296" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1296">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1297" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1297" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1297" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1297" t="s">
+        <v>266</v>
+      </c>
+      <c r="E1297" t="s">
+        <v>517</v>
+      </c>
+      <c r="F1297" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1297" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1297" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1297" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1297">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1298" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1298" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1298" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1298" t="s">
+        <v>518</v>
+      </c>
+      <c r="E1298" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1298" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1298" t="s">
+        <v>518</v>
+      </c>
+      <c r="H1298" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1298" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1298">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1299" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1299" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1299" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1299" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1299" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1299" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1299" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1299" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1299" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1299">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1300" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1300" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1300" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1300" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1300" t="s">
+        <v>510</v>
+      </c>
+      <c r="F1300" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1300" t="s">
+        <v>519</v>
+      </c>
+      <c r="H1300" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1300" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1300">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1301" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1301" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1301" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1301" t="s">
+        <v>158</v>
+      </c>
+      <c r="E1301" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1301" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1301" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1301" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1301" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1301">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1302" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1302" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1302" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1302" t="s">
+        <v>520</v>
+      </c>
+      <c r="E1302" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1302" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1302" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1302" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1302" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1302">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1303" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1303" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1303" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1303" t="s">
+        <v>214</v>
+      </c>
+      <c r="E1303" t="s">
+        <v>264</v>
+      </c>
+      <c r="F1303" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1303" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1303" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1303" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1303">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1304" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1304" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1304" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1304" t="s">
+        <v>76</v>
+      </c>
+      <c r="E1304" t="s">
+        <v>521</v>
+      </c>
+      <c r="F1304" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1304" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1304" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1304" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1304">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1305" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1305" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1305" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1305" t="s">
+        <v>158</v>
+      </c>
+      <c r="E1305" t="s">
+        <v>305</v>
+      </c>
+      <c r="F1305" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1305" t="s">
+        <v>206</v>
+      </c>
+      <c r="H1305" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1305" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1305">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1306" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1306" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1306" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1306" t="s">
+        <v>185</v>
+      </c>
+      <c r="E1306" t="s">
+        <v>185</v>
+      </c>
+      <c r="F1306" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1306" t="s">
+        <v>185</v>
+      </c>
+      <c r="H1306" t="s">
+        <v>185</v>
+      </c>
+      <c r="I1306" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1306">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1307" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1307" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1307" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1307" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1307" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1307" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1307" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1307" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1307" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1307">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1308" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1308" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1308" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1308" t="s">
+        <v>178</v>
+      </c>
+      <c r="E1308" t="s">
+        <v>502</v>
+      </c>
+      <c r="F1308" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1308" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1308" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1308" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1308">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1309" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1309" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1309" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1309" t="s">
+        <v>507</v>
+      </c>
+      <c r="E1309" t="s">
+        <v>517</v>
+      </c>
+      <c r="F1309" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1309" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1309" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1309" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1309">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1310" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1310" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1310" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1310" t="s">
+        <v>268</v>
+      </c>
+      <c r="F1310" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1310" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1310" t="s">
+        <v>523</v>
+      </c>
+      <c r="I1310" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1310">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1311" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1311" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1311" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1311" t="s">
+        <v>214</v>
+      </c>
+      <c r="E1311" t="s">
+        <v>515</v>
+      </c>
+      <c r="F1311" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1311" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1311" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1311" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1311">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1312" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1312" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1312" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1312" t="s">
+        <v>508</v>
+      </c>
+      <c r="E1312" t="s">
+        <v>268</v>
+      </c>
+      <c r="F1312" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1312" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1312" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1312" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1312">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1313" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1313" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1313" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1313" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1313" t="s">
+        <v>510</v>
+      </c>
+      <c r="F1313" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1313" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1313" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1313" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1313">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1314" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1314" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1314" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1314" t="s">
+        <v>507</v>
+      </c>
+      <c r="F1314" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1314" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1314" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1314" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1314">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1315" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1315" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1315" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1315" t="s">
+        <v>266</v>
+      </c>
+      <c r="F1315" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1315" t="s">
+        <v>524</v>
+      </c>
+      <c r="H1315" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1315" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1315">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1316" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1316" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1316" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1316" t="s">
+        <v>270</v>
+      </c>
+      <c r="F1316" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1316" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1316" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1316" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1316">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1317" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1317" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1317" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1317" t="s">
+        <v>214</v>
+      </c>
+      <c r="F1317" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1317" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1317" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1317" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1317">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1318" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1318" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1318" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1318" t="s">
+        <v>214</v>
+      </c>
+      <c r="F1318" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1318" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1318" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1318" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1318">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1319" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1319" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1319" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1319" t="s">
+        <v>266</v>
+      </c>
+      <c r="E1319" t="s">
+        <v>525</v>
+      </c>
+      <c r="F1319" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1319" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1319" t="s">
+        <v>526</v>
+      </c>
+      <c r="I1319" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1319">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1320" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1320" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1320" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1320" t="s">
+        <v>527</v>
+      </c>
+      <c r="E1320" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1320" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1320" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1320" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1320" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1320">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1321" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1321" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1321" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1321" t="s">
+        <v>527</v>
+      </c>
+      <c r="E1321" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1321" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1321" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1321" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1321" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1321">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1322" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1322" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1322" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1322" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1322" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1322" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1322" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1322" t="s">
+        <v>528</v>
+      </c>
+      <c r="I1322" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1322">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1323" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1323" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1323" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1323" t="s">
+        <v>529</v>
+      </c>
+      <c r="E1323" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1323" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1323" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1323" t="s">
+        <v>530</v>
+      </c>
+      <c r="I1323" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1323">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1324" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1324" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1324" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1324" t="s">
+        <v>158</v>
+      </c>
+      <c r="E1324">
+        <v>90</v>
+      </c>
+      <c r="F1324" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1324" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1324" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1324" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1324">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1325" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1325" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1325" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1325" t="s">
+        <v>531</v>
+      </c>
+      <c r="E1325" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1325" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1325" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1325" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1325" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1325">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1326" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1326" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1326" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1326" t="s">
+        <v>532</v>
+      </c>
+      <c r="F1326" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1326" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1326" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1326" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1326">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1327" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1327" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1327" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1327" t="s">
+        <v>532</v>
+      </c>
+      <c r="F1327" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1327" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1327">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1328" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1328" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1328" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1328" t="s">
+        <v>266</v>
+      </c>
+      <c r="F1328" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1328" t="s">
+        <v>533</v>
+      </c>
+      <c r="H1328" t="s">
+        <v>57</v>
+      </c>
+      <c r="I1328" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1328">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1329" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1329" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1329" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1329" t="s">
+        <v>534</v>
+      </c>
+      <c r="E1329" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1329" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1329" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1329" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1329" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1329">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1330" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1330" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1330" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1330" t="s">
+        <v>305</v>
+      </c>
+      <c r="E1330" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1330" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1330" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1330" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1330" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1330">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1331" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1331" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1331" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1331" t="s">
+        <v>535</v>
+      </c>
+      <c r="E1331" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1331" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1331" t="s">
+        <v>130</v>
+      </c>
+      <c r="H1331" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1331" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1331">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1332" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1332" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1332" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1332" t="s">
+        <v>536</v>
+      </c>
+      <c r="E1332" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1332" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1332" t="s">
+        <v>537</v>
+      </c>
+      <c r="H1332" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1332" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1332">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1333" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1333" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1333" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1333" t="s">
+        <v>538</v>
+      </c>
+      <c r="E1333" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1333" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1333" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1333" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1333" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1333">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1334" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1334" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1334" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1334" t="s">
+        <v>509</v>
+      </c>
+      <c r="E1334" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1334" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1334" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1334" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1334" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1334">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1335" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1335" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1335" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1335" t="s">
+        <v>539</v>
+      </c>
+      <c r="E1335" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1335" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1335" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1335" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1335" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1335">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1336" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1336" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1336" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1336" t="s">
+        <v>509</v>
+      </c>
+      <c r="E1336" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1336" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1336" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1336" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1336" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1336">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1337" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1337" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1337" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1337" t="s">
+        <v>158</v>
+      </c>
+      <c r="E1337" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1337" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1337" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1337" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1337" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1337">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1338" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1338" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1338" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1338" t="s">
+        <v>540</v>
+      </c>
+      <c r="E1338" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1338" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1338" t="s">
+        <v>541</v>
+      </c>
+      <c r="H1338" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1338" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1338">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1339" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1339" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1339" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1339" t="s">
+        <v>542</v>
+      </c>
+      <c r="E1339" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1339" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1339" t="s">
+        <v>543</v>
+      </c>
+      <c r="H1339" t="s">
+        <v>544</v>
+      </c>
+      <c r="I1339" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1339">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1340" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1340" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1340" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1340" t="s">
+        <v>507</v>
+      </c>
+      <c r="F1340" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1340" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1340" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1340" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1340">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1341" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1341" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1341" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1341" t="s">
+        <v>545</v>
+      </c>
+      <c r="F1341" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1341" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1341" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1341" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1341">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1342" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1342" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1342" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1342" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1342" t="s">
+        <v>510</v>
+      </c>
+      <c r="F1342" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1342" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1342" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1342" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1342">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1343" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1343" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1343" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1343" t="s">
+        <v>266</v>
+      </c>
+      <c r="F1343" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1343" t="s">
+        <v>546</v>
+      </c>
+      <c r="H1343" t="s">
+        <v>547</v>
+      </c>
+      <c r="I1343" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1343">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1344" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1344" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1344" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1344" t="s">
+        <v>527</v>
+      </c>
+      <c r="E1344" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1344" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1344" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1344" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1344" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1344">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1345" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1345" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1345" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1345" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1345" t="s">
+        <v>510</v>
+      </c>
+      <c r="F1345" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1345" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1345" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1345" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1345">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1346" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1346" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1346" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1346" t="s">
+        <v>226</v>
+      </c>
+      <c r="E1346" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1346" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1346" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1346" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1346" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1346">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1347" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1347" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1347" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1347" t="s">
+        <v>548</v>
+      </c>
+      <c r="E1347" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1347" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1347" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1347" t="s">
+        <v>549</v>
+      </c>
+      <c r="I1347" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1347">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1348" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1348" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1348" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1348" t="s">
+        <v>529</v>
+      </c>
+      <c r="E1348" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1348" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1348" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1348" t="s">
+        <v>550</v>
+      </c>
+      <c r="I1348" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1348">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1349" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1349" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1349" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1349" t="s">
+        <v>551</v>
+      </c>
+      <c r="E1349" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1349" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1349" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1349" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1349" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1349">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1350" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1350" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1350" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1350" t="s">
+        <v>158</v>
+      </c>
+      <c r="E1350" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1350" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1350" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1350" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1350" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1350">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1351" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1351" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1351" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1351" t="s">
+        <v>158</v>
+      </c>
+      <c r="E1351" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1351" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1351" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1351" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1351" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1351">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1352" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1352" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1352" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1352" t="s">
+        <v>214</v>
+      </c>
+      <c r="E1352" t="s">
+        <v>515</v>
+      </c>
+      <c r="F1352" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1352" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1352" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1352" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1352">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1353" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1353" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1353" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1353" t="s">
+        <v>527</v>
+      </c>
+      <c r="E1353" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1353" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1353" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1353" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1353" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1353">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1354" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1354" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1354" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1354" t="s">
+        <v>507</v>
+      </c>
+      <c r="F1354" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1354" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1354" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1354" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1354">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1355" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1355" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1355" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1355" t="s">
+        <v>552</v>
+      </c>
+      <c r="E1355" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1355" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1355" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1355" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1355" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1355">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1356" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1356" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1356" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1356" t="s">
+        <v>158</v>
+      </c>
+      <c r="E1356" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1356" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1356" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1356" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1356" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1356">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1357" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1357" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1357" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1357" t="s">
+        <v>226</v>
+      </c>
+      <c r="F1357" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1357" t="s">
+        <v>553</v>
+      </c>
+      <c r="H1357" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1357" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1357">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1358" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1358" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1358" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1358" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1358" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1358" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1358" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1358" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1358" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1358">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1359" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1359" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1359" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1359" t="s">
+        <v>261</v>
+      </c>
+      <c r="E1359" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1359" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1359" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1359" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1359" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1359">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1360" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1360" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1360" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1360" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1360" t="s">
+        <v>555</v>
+      </c>
+      <c r="F1360" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1360" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1360" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1360" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1360">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1361" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1361" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1361" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1361" t="s">
+        <v>266</v>
+      </c>
+      <c r="F1361" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1361" t="s">
+        <v>43</v>
+      </c>
+      <c r="I1361" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1361">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1362" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1362" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1362" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1362" t="s">
+        <v>24</v>
+      </c>
+      <c r="F1362" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1362" t="s">
+        <v>260</v>
+      </c>
+      <c r="I1362" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1362">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1363" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1363" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1363" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1363" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1363" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1363" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1363">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1364" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1364" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1364" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1364" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1364" t="s">
+        <v>556</v>
+      </c>
+      <c r="F1364" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1364" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1364" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1364">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1365" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1365" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1365" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1365" t="s">
+        <v>24</v>
+      </c>
+      <c r="F1365" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1365" t="s">
+        <v>557</v>
+      </c>
+      <c r="I1365" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1365">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1366" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1366" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1366" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1366" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1366" t="s">
+        <v>558</v>
+      </c>
+      <c r="F1366" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1366" t="s">
+        <v>265</v>
+      </c>
+      <c r="I1366" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1366">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1367" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1367" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1367" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1367" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1367" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1367" t="s">
+        <v>265</v>
+      </c>
+      <c r="H1367" t="s">
+        <v>559</v>
+      </c>
+      <c r="I1367" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1367">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1368" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1368" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1368" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1368" t="s">
+        <v>560</v>
+      </c>
+      <c r="E1368">
+        <v>90</v>
+      </c>
+      <c r="F1368" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1368" t="s">
+        <v>355</v>
+      </c>
+      <c r="I1368" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1368">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1369" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1369" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1369" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1369" t="s">
+        <v>24</v>
+      </c>
+      <c r="F1369" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1369" t="s">
+        <v>260</v>
+      </c>
+      <c r="I1369" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1369">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1370" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1370" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1370" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1370" t="s">
+        <v>288</v>
+      </c>
+      <c r="F1370" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1370" t="s">
+        <v>265</v>
+      </c>
+      <c r="I1370" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1370">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1371" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1371" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1371" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1371" t="s">
+        <v>288</v>
+      </c>
+      <c r="F1371" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1371" t="s">
+        <v>265</v>
+      </c>
+      <c r="I1371" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1371">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1372" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1372" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1372" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1372" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1372" t="s">
+        <v>561</v>
+      </c>
+      <c r="F1372" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1372" t="s">
+        <v>355</v>
+      </c>
+      <c r="I1372" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1372">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1373" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1373" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1373" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1373" t="s">
+        <v>154</v>
+      </c>
+      <c r="F1373" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1373" t="s">
+        <v>50</v>
+      </c>
+      <c r="I1373" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1373">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1374" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1374" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1374" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1374" t="s">
+        <v>562</v>
+      </c>
+      <c r="F1374" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1374" t="s">
+        <v>230</v>
+      </c>
+      <c r="H1374" t="s">
+        <v>563</v>
+      </c>
+      <c r="I1374" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1374">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1375" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1375" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1375" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1375" t="s">
+        <v>288</v>
+      </c>
+      <c r="E1375" t="s">
+        <v>564</v>
+      </c>
+      <c r="F1375" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1375" t="s">
+        <v>265</v>
+      </c>
+      <c r="I1375" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1375">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1376" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1376" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1376" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1376" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1376" t="s">
+        <v>556</v>
+      </c>
+      <c r="F1376" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1376" t="s">
+        <v>265</v>
+      </c>
+      <c r="I1376" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1376">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1377" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1377" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1377" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1377" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1377" t="s">
+        <v>566</v>
+      </c>
+      <c r="F1377" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1377" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1377">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1378" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1378" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1378" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1378" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1378" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1378" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1378">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1379" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1379" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1379" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1379" t="s">
+        <v>567</v>
+      </c>
+      <c r="E1379" t="s">
+        <v>297</v>
+      </c>
+      <c r="F1379" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1379" t="s">
+        <v>267</v>
+      </c>
+      <c r="I1379" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1379">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1380" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1380" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1380" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1380" t="s">
+        <v>278</v>
+      </c>
+      <c r="E1380">
+        <v>70</v>
+      </c>
+      <c r="F1380" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1380" t="s">
+        <v>39</v>
+      </c>
+      <c r="I1380" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1380">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1381" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1381" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1381" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1381" t="s">
+        <v>258</v>
+      </c>
+      <c r="E1381" t="s">
+        <v>556</v>
+      </c>
+      <c r="F1381" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1381" t="s">
+        <v>43</v>
+      </c>
+      <c r="I1381" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1381">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1382" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1382" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1382" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1382" t="s">
+        <v>567</v>
+      </c>
+      <c r="F1382" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1382" t="s">
+        <v>14</v>
+      </c>
+      <c r="I1382" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1382">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1383" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1383" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1383" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1383" t="s">
+        <v>258</v>
+      </c>
+      <c r="E1383" t="s">
+        <v>556</v>
+      </c>
+      <c r="F1383" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1383" t="s">
+        <v>43</v>
+      </c>
+      <c r="I1383" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1383">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1384" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1384" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1384" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1384" t="s">
+        <v>258</v>
+      </c>
+      <c r="E1384" t="s">
+        <v>556</v>
+      </c>
+      <c r="F1384" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1384" t="s">
+        <v>267</v>
+      </c>
+      <c r="H1384" t="s">
+        <v>568</v>
+      </c>
+      <c r="I1384" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1384">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1385" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1385" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1385" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1385" t="s">
+        <v>258</v>
+      </c>
+      <c r="E1385" t="s">
+        <v>558</v>
+      </c>
+      <c r="F1385" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1385" t="s">
+        <v>14</v>
+      </c>
+      <c r="I1385" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1385">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1386" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1386" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1386" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1386" t="s">
+        <v>258</v>
+      </c>
+      <c r="E1386" t="s">
+        <v>556</v>
+      </c>
+      <c r="F1386" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1386" t="s">
+        <v>43</v>
+      </c>
+      <c r="I1386" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1386">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1387" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1387" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1387" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1387" t="s">
+        <v>258</v>
+      </c>
+      <c r="E1387" t="s">
+        <v>569</v>
+      </c>
+      <c r="F1387" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1387" t="s">
+        <v>267</v>
+      </c>
+      <c r="I1387" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1387">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1388" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1388" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1388" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1388" t="s">
+        <v>258</v>
+      </c>
+      <c r="E1388" t="s">
+        <v>556</v>
+      </c>
+      <c r="F1388" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1388" t="s">
+        <v>570</v>
+      </c>
+      <c r="I1388" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1388">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1389" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1389" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1389" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1389" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1389" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1389" t="s">
+        <v>265</v>
+      </c>
+      <c r="I1389" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1389">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1390" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1390" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1390" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1390" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1390" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1390" t="s">
+        <v>265</v>
+      </c>
+      <c r="I1390" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1390">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1391" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1391" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1391" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1391" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1391" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1391" t="s">
+        <v>43</v>
+      </c>
+      <c r="I1391" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1391">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1392" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1392" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1392" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1392" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1392" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1392" t="s">
+        <v>43</v>
+      </c>
+      <c r="I1392" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1392">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1393" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1393" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1393" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1393" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1393" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1393" t="s">
+        <v>43</v>
+      </c>
+      <c r="I1393" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1393">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1394" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1394" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1394" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1394" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1394" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1394" t="s">
+        <v>265</v>
+      </c>
+      <c r="I1394" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1394">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1395" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1395" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1395" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1395" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1395" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1395" t="s">
+        <v>43</v>
+      </c>
+      <c r="I1395" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1395">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1396" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1396" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1396" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1396" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1396" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1396" t="s">
+        <v>43</v>
+      </c>
+      <c r="I1396" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1396">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1397" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1397" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1397" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1397" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1397" t="s">
+        <v>571</v>
+      </c>
+      <c r="F1397" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1397" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1397" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1397">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1398" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1398" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1398" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1398" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1398" t="s">
+        <v>571</v>
+      </c>
+      <c r="F1398" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1398" t="s">
+        <v>355</v>
+      </c>
+      <c r="I1398" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1398">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1399" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1399" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1399" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1399" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1399" t="s">
+        <v>571</v>
+      </c>
+      <c r="F1399" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1399" t="s">
+        <v>286</v>
+      </c>
+      <c r="I1399" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1399">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1400" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1400" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1400" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1400" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1400">
+        <v>110</v>
+      </c>
+      <c r="F1400" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1400" t="s">
+        <v>265</v>
+      </c>
+      <c r="H1400" t="s">
+        <v>572</v>
+      </c>
+      <c r="I1400" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1400">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1401" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1401" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1401" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1401" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1401" t="s">
+        <v>571</v>
+      </c>
+      <c r="F1401" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1401" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1401">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1402" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1402" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1402" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1402" t="s">
+        <v>258</v>
+      </c>
+      <c r="E1402" t="s">
+        <v>297</v>
+      </c>
+      <c r="F1402" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1402" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1402">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1403" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1403" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1403" t="s">
+        <v>500</v>
+      </c>
+      <c r="F1403" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1403" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1403">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1404" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1404" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1404" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1404" t="s">
+        <v>24</v>
+      </c>
+      <c r="F1404" t="s">
+        <v>31</v>
+      </c>
+      <c r="H1404" t="s">
+        <v>573</v>
+      </c>
+      <c r="I1404" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1404">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1405" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1405" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1405" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1405" t="s">
+        <v>24</v>
+      </c>
+      <c r="F1405" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1405" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1405">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1406" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1406" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1406" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1406" t="s">
+        <v>24</v>
+      </c>
+      <c r="F1406" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1406" t="s">
+        <v>14</v>
+      </c>
+      <c r="I1406" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1406">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1407" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1407" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1407" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1407" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1407" t="s">
+        <v>571</v>
+      </c>
+      <c r="F1407" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1407" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1407">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1408" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1408" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1408" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1408" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1408" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1408" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1408">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1409" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1409" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1409" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1409" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1409" t="s">
+        <v>564</v>
+      </c>
+      <c r="F1409" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1409" t="s">
+        <v>14</v>
+      </c>
+      <c r="I1409" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1409">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1410" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1410" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1410" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1410" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1410" t="s">
+        <v>561</v>
+      </c>
+      <c r="F1410" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1410" t="s">
+        <v>557</v>
+      </c>
+      <c r="H1410" t="s">
+        <v>574</v>
+      </c>
+      <c r="I1410" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1410">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1411" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1411" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1411" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1411" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1411" t="s">
+        <v>561</v>
+      </c>
+      <c r="F1411" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1411" t="s">
+        <v>575</v>
+      </c>
+      <c r="I1411" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1411">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1412" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1412" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1412" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1412" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1412" t="s">
+        <v>561</v>
+      </c>
+      <c r="F1412" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1412" t="s">
+        <v>575</v>
+      </c>
+      <c r="I1412" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1412">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1413" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1413" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1413" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1413" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1413" t="s">
+        <v>576</v>
+      </c>
+      <c r="F1413" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1413" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1413">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1414" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1414" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1414" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1414" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1414">
+        <v>100</v>
+      </c>
+      <c r="F1414" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1414" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1414" t="s">
+        <v>577</v>
+      </c>
+      <c r="I1414" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1414">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1415" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1415" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1415" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1415" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1415">
+        <v>70</v>
+      </c>
+      <c r="F1415" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1415" t="s">
+        <v>267</v>
+      </c>
+      <c r="I1415" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1415">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1416" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1416" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1416" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1416" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1416" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1416" t="s">
+        <v>561</v>
+      </c>
+      <c r="F1416" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1416" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1416" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1416">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1417" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1417" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1417" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1417" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1417" t="s">
+        <v>561</v>
+      </c>
+      <c r="F1417" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1417" t="s">
+        <v>287</v>
+      </c>
+      <c r="I1417" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1417">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1418" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1418" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1418" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1418" t="s">
+        <v>500</v>
+      </c>
+      <c r="F1418" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1418" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1418">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1419" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1419" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1419" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1419" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1419" t="s">
+        <v>258</v>
+      </c>
+      <c r="E1419" t="s">
+        <v>578</v>
+      </c>
+      <c r="F1419" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1419" t="s">
+        <v>265</v>
+      </c>
+      <c r="I1419" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1419">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1420" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1420" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1420" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1420" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1420" t="s">
+        <v>567</v>
+      </c>
+      <c r="F1420" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1420" t="s">
+        <v>14</v>
+      </c>
+      <c r="I1420" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1420">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1421" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1421" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1421" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1421" t="s">
+        <v>278</v>
+      </c>
+      <c r="E1421">
+        <v>70</v>
+      </c>
+      <c r="F1421" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1421" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1421" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1421">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1422" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1422" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1422" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1422" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1422" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1422" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1422" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1422" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1422" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1422">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1423" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1423" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1423" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1423" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1423" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1423" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1423" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1423" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1423">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1424" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1424" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1424" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1424" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1424" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1424" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1424" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1424" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1424">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1425" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1425" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1425" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1425" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1425" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1425" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1425" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1425" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1425" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1425">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1426" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1426" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1426" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1426" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1426" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1426" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1426" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1426" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1426" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1426">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1427" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1427" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1427" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1427" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1427" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1427" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1427" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1427" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1427" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1427">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1428" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1428" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1428" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1428" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1428" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1428" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1428" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1428" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1428" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1428">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1429" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1429" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1429" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1429" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1429" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1429" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1429" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1429" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1429" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1429">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1430" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1430" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1430" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1430" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1430" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1430" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1430" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1430" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1430" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1430">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1431" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1431" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1431" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1431" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1431" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1431" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1431" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1431" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1431" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1431">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1432" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1432" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1432" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1432" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1432" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1432" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1432" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1432" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1432" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1432">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1433" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1433" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1433" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1433" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1433" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1433" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1433" t="s">
+        <v>14</v>
+      </c>
+      <c r="I1433" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1433">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1434" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1434" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1434" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1434" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1434" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1434" t="s">
+        <v>579</v>
+      </c>
+      <c r="F1434" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1434" t="s">
+        <v>286</v>
+      </c>
+      <c r="I1434" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1434">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1435" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1435" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1435" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1435" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1435" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1435" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1435" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1435">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1436" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1436" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1436" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1436" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1436" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1436" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1436" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1436">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1437" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1437" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1437" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1437" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1437" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1437" t="s">
+        <v>561</v>
+      </c>
+      <c r="F1437" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1437" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1437">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1438" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1438" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1438" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1438" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1438" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1438" t="s">
+        <v>561</v>
+      </c>
+      <c r="F1438" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1438" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1438">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1439" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1439" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1439" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1439" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1439" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1439" t="s">
+        <v>561</v>
+      </c>
+      <c r="F1439" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1439" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1439">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1440" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1440" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1440" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1440" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1440" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1440" t="s">
+        <v>561</v>
+      </c>
+      <c r="F1440" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1440" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1440">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1441" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1441" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1441" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1441" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1441" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1441" t="s">
+        <v>561</v>
+      </c>
+      <c r="F1441" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1441" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1441">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1442" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1442" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1442" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1442" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1442" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1442" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1442" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1442">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1443" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1443" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1443" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1443" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1443" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1443" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1443">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1444" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1444" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1444" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1444" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1444" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1444" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1444" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1444" t="s">
+        <v>580</v>
+      </c>
+      <c r="I1444" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1444">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1445" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1445" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1445" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1445" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1445" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1445" t="s">
+        <v>581</v>
+      </c>
+      <c r="F1445" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1445" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1445">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1446" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1446" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1446" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1446" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1446" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1446" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1446" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1446">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1447" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1447" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1447" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1447" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1447" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1447" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1447" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1447">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1448" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1448" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1448" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1448" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1448" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1448" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1448" t="s">
+        <v>286</v>
+      </c>
+      <c r="H1448" t="s">
+        <v>582</v>
+      </c>
+      <c r="I1448" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1448">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1449" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1449" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1449" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1449" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1449" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1449" t="s">
+        <v>571</v>
+      </c>
+      <c r="F1449" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1449" t="s">
+        <v>575</v>
+      </c>
+      <c r="I1449" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1449">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1450" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1450" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1450" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1450" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1450" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1450" t="s">
+        <v>583</v>
+      </c>
+      <c r="F1450" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1450" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1450">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1451" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1451" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1451" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1451" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1451" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1451" t="s">
+        <v>583</v>
+      </c>
+      <c r="F1451" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1451" t="s">
+        <v>584</v>
+      </c>
+      <c r="I1451" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1451">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1452" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1452" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1452" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1452" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1452" t="s">
+        <v>278</v>
+      </c>
+      <c r="F1452" t="s">
+        <v>31</v>
+      </c>
+      <c r="H1452" t="s">
+        <v>585</v>
+      </c>
+      <c r="I1452" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1452">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1453" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1453" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1453" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1453" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1453" t="s">
+        <v>278</v>
+      </c>
+      <c r="E1453">
+        <v>50</v>
+      </c>
+      <c r="F1453" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1453" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1453">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1454" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1454" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1454" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1454" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1454" t="s">
+        <v>24</v>
+      </c>
+      <c r="F1454" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1454" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1454">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1455" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1455" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1455" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1455" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1455" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1455" t="s">
+        <v>583</v>
+      </c>
+      <c r="F1455" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1455" t="s">
+        <v>584</v>
+      </c>
+      <c r="I1455" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1455">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1456" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1456" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1456" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1456" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1456" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1456" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1456" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1456">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1457" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1457" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1457" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1457" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1457" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1457" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1457" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1457" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1457">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1458" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1458" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1458" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1458" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1458" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1458" t="s">
+        <v>561</v>
+      </c>
+      <c r="F1458" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1458" t="s">
+        <v>584</v>
+      </c>
+      <c r="I1458" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1458">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1459" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1459" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1459" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1459" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1459" t="s">
+        <v>278</v>
+      </c>
+      <c r="F1459" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1459" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1459">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1460" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1460" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1460" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1460" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1460" t="s">
+        <v>24</v>
+      </c>
+      <c r="F1460" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1460" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1460">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1461" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1461" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1461" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1461" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1461" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1461" t="s">
+        <v>571</v>
+      </c>
+      <c r="F1461" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1461" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1461">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1462" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1462" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1462" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1462" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1462" t="s">
+        <v>154</v>
+      </c>
+      <c r="F1462" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1462" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1462" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1462">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1463" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1463" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1463" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1463" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1463" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1463" t="s">
+        <v>571</v>
+      </c>
+      <c r="F1463" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1463" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1463">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1464" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1464" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1464" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1464" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1464" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1464" t="s">
+        <v>571</v>
+      </c>
+      <c r="F1464" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1464" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1464" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1464">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1465" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1465" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1465" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1465" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1465" t="s">
+        <v>24</v>
+      </c>
+      <c r="F1465" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1465" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1465" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1465">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1466" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1466" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1466" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1466" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1466" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1466" t="s">
+        <v>561</v>
+      </c>
+      <c r="F1466" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1466" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1466">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1467" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1467" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1467" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1467" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1467" t="s">
+        <v>24</v>
+      </c>
+      <c r="F1467" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1467" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1467">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1468" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1468" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1468" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1468" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1468" t="s">
+        <v>258</v>
+      </c>
+      <c r="F1468" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1468" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1468" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1468">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1469" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1469" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1469" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1469" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1469" t="s">
+        <v>24</v>
+      </c>
+      <c r="F1469" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1469" t="s">
+        <v>586</v>
+      </c>
+      <c r="I1469" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1469">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1470" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1470" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1470" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1470" t="s">
+        <v>500</v>
+      </c>
+      <c r="F1470" t="s">
+        <v>31</v>
+      </c>
+      <c r="H1470" t="s">
+        <v>587</v>
+      </c>
+      <c r="I1470" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1470">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1471" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1471" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1471" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1471" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1471" t="s">
+        <v>258</v>
+      </c>
+      <c r="E1471" t="s">
+        <v>556</v>
+      </c>
+      <c r="F1471" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1471" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1471">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1472" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1472" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1472" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1472" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1472" t="s">
+        <v>258</v>
+      </c>
+      <c r="F1472" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1472" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1472">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1473" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1473" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1473" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1473" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1473" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1473" t="s">
+        <v>571</v>
+      </c>
+      <c r="F1473" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1473" t="s">
+        <v>355</v>
+      </c>
+      <c r="I1473" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1473">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1474" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1474" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1474" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1474" t="s">
+        <v>500</v>
+      </c>
+      <c r="F1474" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1474" t="s">
+        <v>265</v>
+      </c>
+      <c r="I1474" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1474">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1475" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1475" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1475" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1475" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1475" t="s">
+        <v>578</v>
+      </c>
+      <c r="F1475" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1475" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1475">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1476" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1476" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1476" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1476" t="s">
+        <v>500</v>
+      </c>
+      <c r="F1476" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1476" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1476">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1477" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1477" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1477" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1477" t="s">
+        <v>500</v>
+      </c>
+      <c r="F1477" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1477" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1477">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1478" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1478" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1478" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1478" t="s">
+        <v>500</v>
+      </c>
+      <c r="F1478" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1478" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1478">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1479" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1479" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1479" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1479" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1479" t="s">
+        <v>258</v>
+      </c>
+      <c r="E1479" t="s">
+        <v>588</v>
+      </c>
+      <c r="F1479" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1479" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1479">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1480" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1480" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1480" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1480" t="s">
+        <v>500</v>
+      </c>
+      <c r="F1480" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1480" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1480">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1481" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1481" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1481" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1481" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1481" t="s">
+        <v>278</v>
+      </c>
+      <c r="E1481">
+        <v>50</v>
+      </c>
+      <c r="F1481" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1481" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1481">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1482" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1482" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1482" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1482" t="s">
+        <v>567</v>
+      </c>
+      <c r="F1482" t="s">
+        <v>31</v>
+      </c>
+      <c r="H1482" t="s">
+        <v>589</v>
+      </c>
+      <c r="I1482" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1482">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1483" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1483" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1483" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1483" t="s">
+        <v>258</v>
+      </c>
+      <c r="E1483" t="s">
+        <v>556</v>
+      </c>
+      <c r="F1483" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1483" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1483">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1484" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1484" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1484" t="s">
+        <v>590</v>
+      </c>
+      <c r="C1484" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1484" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1484" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1484" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1484">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1485" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1485" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1485" t="s">
+        <v>590</v>
+      </c>
+      <c r="C1485" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1485" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1485" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1485" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1485">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1486" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1486" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1486" t="s">
+        <v>590</v>
+      </c>
+      <c r="C1486" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1486" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1486" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1486" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1486">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1487" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1487" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1487" t="s">
+        <v>590</v>
+      </c>
+      <c r="C1487" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1487" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1487" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1487" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1487">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1488" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1488" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1488" t="s">
+        <v>590</v>
+      </c>
+      <c r="C1488" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1488" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1488" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1488" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1488">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1489" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1489" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1489" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1489" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1489" t="s">
+        <v>24</v>
+      </c>
+      <c r="F1489" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1489" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1489">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1490" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1490" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1490" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1490" t="s">
+        <v>258</v>
+      </c>
+      <c r="F1490" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1490" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1490">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1491" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1491" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1491" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1491" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1491" t="s">
+        <v>258</v>
+      </c>
+      <c r="F1491" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1491" t="s">
+        <v>260</v>
+      </c>
+      <c r="I1491" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1491">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1492" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1492" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1492" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1492" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1492" t="s">
+        <v>591</v>
+      </c>
+      <c r="F1492" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1492" t="s">
+        <v>260</v>
+      </c>
+      <c r="I1492" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1492">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1493" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1493" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1493" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1493" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1493" t="s">
+        <v>288</v>
+      </c>
+      <c r="F1493" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1493" t="s">
+        <v>265</v>
+      </c>
+      <c r="I1493" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1493">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1494" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1494" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1494" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1494" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1494" t="s">
+        <v>258</v>
+      </c>
+      <c r="F1494" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1494" t="s">
+        <v>265</v>
+      </c>
+      <c r="I1494" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1494">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1495" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1495" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1495" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1495" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1495" t="s">
+        <v>258</v>
+      </c>
+      <c r="F1495" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1495" t="s">
+        <v>265</v>
+      </c>
+      <c r="I1495" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1495">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1496" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1496" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1496" t="s">
+        <v>590</v>
+      </c>
+      <c r="C1496" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1496" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1496" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1496" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1496">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1497" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1497" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1497" t="s">
+        <v>590</v>
+      </c>
+      <c r="C1497" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1497" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1497" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1497" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1497">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1498" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1498" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1498" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1498" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1498" t="s">
+        <v>258</v>
+      </c>
+      <c r="F1498" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1498" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1498">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1499" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1499" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1499" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1499" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1499" t="s">
+        <v>278</v>
+      </c>
+      <c r="F1499" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1499" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1499">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1500" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1500" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1500" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1500" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1500" t="s">
+        <v>278</v>
+      </c>
+      <c r="F1500" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1500" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1500">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1501" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1501" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1501" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1501" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1501" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1501" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1501" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1501">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1502" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1502" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1502" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1502" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1502" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1502" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1502" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1502">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1503" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1503" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1503" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1503" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1503" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1503" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1503" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1503">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1504" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1504" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1504" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1504" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1504" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1504" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1504" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1504">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1505" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1505" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1505" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1505" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1505" t="s">
+        <v>567</v>
+      </c>
+      <c r="F1505" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1505" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1505">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1506" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1506" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1506" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1506" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1506" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1506" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1506" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1506">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1507" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1507" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1507" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1507" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1507" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1507" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1507" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1507">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1508" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1508" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1508" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1508" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1508" t="s">
+        <v>509</v>
+      </c>
+      <c r="F1508" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1508" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1508">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1509" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1509" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1509" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1509" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1509" t="s">
+        <v>24</v>
+      </c>
+      <c r="F1509" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1509" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1509">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1510" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1510" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1510" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1510" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1510" t="s">
+        <v>288</v>
+      </c>
+      <c r="E1510" t="s">
+        <v>592</v>
+      </c>
+      <c r="F1510" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1510" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1510" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1510" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1510">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1511" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1511" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1511" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1511" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1511" t="s">
+        <v>258</v>
+      </c>
+      <c r="E1511" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1511" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1511" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1511" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1511" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1511">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1512" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1512" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1512" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1512" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1512" t="s">
+        <v>594</v>
+      </c>
+      <c r="E1512" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1512" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1512" t="s">
+        <v>518</v>
+      </c>
+      <c r="H1512" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1512" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1512">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1513" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1513" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1513" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1513" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1513" t="s">
+        <v>595</v>
+      </c>
+      <c r="E1513" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1513" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1513" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1513" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1513" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1513">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1514" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1514" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1514" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1514" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1514" t="s">
+        <v>594</v>
+      </c>
+      <c r="E1514" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1514" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1514" t="s">
+        <v>518</v>
+      </c>
+      <c r="H1514" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1514" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1514">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1515" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1515" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1515" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1515" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1515" t="s">
+        <v>596</v>
+      </c>
+      <c r="E1515" t="s">
+        <v>597</v>
+      </c>
+      <c r="F1515" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1515" t="s">
+        <v>399</v>
+      </c>
+      <c r="H1515" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1515" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1515">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1516" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1516" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1516" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1516" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1516" t="s">
+        <v>598</v>
+      </c>
+      <c r="E1516" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1516" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1516" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1516" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1516" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1516">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1517" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1517" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1517" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1517" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1517" t="s">
+        <v>599</v>
+      </c>
+      <c r="E1517" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1517" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1517" t="s">
+        <v>600</v>
+      </c>
+      <c r="H1517" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1517" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1517">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1518" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1518" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1518" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1518" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1518" t="s">
+        <v>268</v>
+      </c>
+      <c r="E1518" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1518" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1518" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1518" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1518" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1518">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1519" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1519" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1519" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1519" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1519" t="s">
+        <v>158</v>
+      </c>
+      <c r="E1519" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1519" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1519" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1519" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1519" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1519">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1520" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1520" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1520" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1520" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1520" t="s">
+        <v>268</v>
+      </c>
+      <c r="E1520" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1520" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1520" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1520" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1520" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1520">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1521" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1521" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1521" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1521" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1521" t="s">
+        <v>178</v>
+      </c>
+      <c r="E1521" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1521" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1521" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1521" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1521" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1521">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1522" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1522" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1522" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1522" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1522" t="s">
+        <v>158</v>
+      </c>
+      <c r="E1522" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1522" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1522" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1522" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1522" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1522">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1523" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1523" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1523" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1523" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1523" t="s">
+        <v>274</v>
+      </c>
+      <c r="F1523" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1523" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1523" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1523" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1523">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1524" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1524" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1524" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1524" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1524" t="s">
+        <v>178</v>
+      </c>
+      <c r="E1524" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1524" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1524" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1524" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1524" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1524">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1525" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1525" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1525" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1525" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1525" t="s">
+        <v>158</v>
+      </c>
+      <c r="E1525" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1525" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1525" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1525" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1525" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1525">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1526" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1526" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1526" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1526" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1526" t="s">
+        <v>268</v>
+      </c>
+      <c r="E1526" t="s">
+        <v>601</v>
+      </c>
+      <c r="F1526" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1526" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1526" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1526" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1526">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1527" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1527" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1527" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1527" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1527" t="s">
+        <v>594</v>
+      </c>
+      <c r="E1527" t="s">
+        <v>602</v>
+      </c>
+      <c r="F1527" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1527" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1527" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1527" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1527">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1528" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1528" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1528" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1528" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1528" t="s">
+        <v>603</v>
+      </c>
+      <c r="E1528" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1528" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1528" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1528" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1528" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1528">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1529" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1529" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1529" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1529" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1529" t="s">
+        <v>604</v>
+      </c>
+      <c r="E1529" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1529" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1529" t="s">
+        <v>518</v>
+      </c>
+      <c r="H1529" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1529" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1529">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1530" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1530" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1530" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1530" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1530" t="s">
+        <v>288</v>
+      </c>
+      <c r="E1530" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1530" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1530" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1530" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1530" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1530">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1531" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1531" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1531" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1531" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1531" t="s">
+        <v>178</v>
+      </c>
+      <c r="E1531" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1531" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1531" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1531" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1531" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1531">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1532" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1532" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1532" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1532" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1532" t="s">
+        <v>605</v>
+      </c>
+      <c r="F1532" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1532" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1532" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1532" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1532">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1533" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1533" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1533" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1533" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1533" t="s">
+        <v>266</v>
+      </c>
+      <c r="E1533" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1533" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1533" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1533" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1533" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1533">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1534" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1534" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1534" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1534" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1534" t="s">
+        <v>606</v>
+      </c>
+      <c r="E1534" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1534" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1534" t="s">
+        <v>607</v>
+      </c>
+      <c r="H1534" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1534" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1534">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1535" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1535" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1535" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1535" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1535" t="s">
+        <v>268</v>
+      </c>
+      <c r="E1535" t="s">
+        <v>552</v>
+      </c>
+      <c r="F1535" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1535" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1535" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1535" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1535">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1536" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1536" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1536" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1536" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1536" t="s">
+        <v>266</v>
+      </c>
+      <c r="E1536" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1536" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1536" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1536" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1536" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1536">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1537" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1537" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1537" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1537" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1537" t="s">
+        <v>268</v>
+      </c>
+      <c r="E1537" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1537" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1537" t="s">
+        <v>475</v>
+      </c>
+      <c r="H1537" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1537" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1537">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1538" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1538" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1538" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1538" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1538" t="s">
+        <v>594</v>
+      </c>
+      <c r="E1538" t="s">
+        <v>518</v>
+      </c>
+      <c r="F1538" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1538" t="s">
+        <v>608</v>
+      </c>
+      <c r="H1538" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1538" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1538">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1539" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1539" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1539" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1539" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1539" t="s">
+        <v>191</v>
+      </c>
+      <c r="E1539" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1539" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1539" t="s">
+        <v>609</v>
+      </c>
+      <c r="H1539" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1539" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1539">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1540" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1540" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1540" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1540" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1540" t="s">
+        <v>610</v>
+      </c>
+      <c r="E1540" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1540" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1540" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1540" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1540" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1540">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1541" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1541" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1541" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1541" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1541" t="s">
+        <v>529</v>
+      </c>
+      <c r="E1541" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1541" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1541" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1541" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1541" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1541">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1542" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1542" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1542" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1542" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1542" t="s">
+        <v>178</v>
+      </c>
+      <c r="E1542" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1542" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1542" t="s">
+        <v>518</v>
+      </c>
+      <c r="H1542" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1542" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1542">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1543" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1543" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1543" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1543" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1543" t="s">
+        <v>266</v>
+      </c>
+      <c r="E1543" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1543" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1543" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1543" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1543" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1543">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1544" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1544" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1544" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1544" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1544" t="s">
+        <v>594</v>
+      </c>
+      <c r="E1544" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1544" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1544" t="s">
+        <v>611</v>
+      </c>
+      <c r="H1544" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1544" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1544">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1545" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1545" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1545" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1545" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1545" t="s">
+        <v>612</v>
+      </c>
+      <c r="E1545" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1545" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1545" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1545" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1545" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1545">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1546" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1546" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1546" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1546" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1546" t="s">
+        <v>178</v>
+      </c>
+      <c r="E1546" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1546" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1546" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1546" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1546" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1546">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1547" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1547" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1547" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1547" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1547" t="s">
+        <v>268</v>
+      </c>
+      <c r="E1547" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1547" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1547" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1547" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1547" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1547">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1548" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1548" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1548" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1548" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1548" t="s">
+        <v>569</v>
+      </c>
+      <c r="E1548" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1548" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1548" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1548" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1548" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1548">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1549" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1549" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1549" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1549" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1549" t="s">
+        <v>613</v>
+      </c>
+      <c r="E1549" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1549" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1549" t="s">
+        <v>475</v>
+      </c>
+      <c r="H1549" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1549" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1549">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1550" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1550" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1550" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1550" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1550" t="s">
+        <v>268</v>
+      </c>
+      <c r="E1550" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1550" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1550" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1550" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1550" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1550">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1551" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1551" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1551" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1551" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1551" t="s">
+        <v>614</v>
+      </c>
+      <c r="E1551" t="s">
+        <v>615</v>
+      </c>
+      <c r="F1551" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1551" t="s">
+        <v>475</v>
+      </c>
+      <c r="H1551" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1551" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1551">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1552" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1552" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1552" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1552" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1552" t="s">
+        <v>616</v>
+      </c>
+      <c r="E1552" t="s">
+        <v>552</v>
+      </c>
+      <c r="F1552" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1552" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1552" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1552" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1552">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1553" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1553" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1553" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1553" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1553" t="s">
+        <v>158</v>
+      </c>
+      <c r="E1553" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1553" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1553" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1553" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1553" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1553">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1554" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1554" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1554" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1554" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1554" t="s">
+        <v>617</v>
+      </c>
+      <c r="E1554" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1554" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1554" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1554" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1554" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1554">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1555" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1555" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1555" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1555" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1555" t="s">
+        <v>594</v>
+      </c>
+      <c r="E1555" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1555" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1555" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1555" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1555" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1555">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1556" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1556" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1556" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1556" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1556" t="s">
+        <v>618</v>
+      </c>
+      <c r="E1556" t="s">
+        <v>259</v>
+      </c>
+      <c r="F1556" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1556" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1556" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1556" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1556">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1557" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1557" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1557" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1557" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1557" t="s">
+        <v>619</v>
+      </c>
+      <c r="E1557" t="s">
+        <v>620</v>
+      </c>
+      <c r="F1557" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1557" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1557" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1557" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1557">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1558" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1558" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1558" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1558" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1558" t="s">
+        <v>621</v>
+      </c>
+      <c r="E1558" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1558" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1558" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1558" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1558" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1558">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1559" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1559" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1559" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1559" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1559" t="s">
+        <v>622</v>
+      </c>
+      <c r="E1559" t="s">
+        <v>623</v>
+      </c>
+      <c r="F1559" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1559" t="s">
+        <v>594</v>
+      </c>
+      <c r="H1559" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1559" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1559">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1560" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1560" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1560" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1560" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1560" t="s">
+        <v>266</v>
+      </c>
+      <c r="E1560" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1560" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1560" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1560" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1560" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1560">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1561" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1561" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1561" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1561" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1561" t="s">
+        <v>624</v>
+      </c>
+      <c r="E1561" t="s">
+        <v>601</v>
+      </c>
+      <c r="F1561" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1561" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1561" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1561" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1561">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1562" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1562" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1562" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1562" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1562" t="s">
+        <v>158</v>
+      </c>
+      <c r="E1562" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1562" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1562" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1562" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1562" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1562">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1563" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1563" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1563" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1563" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1563" t="s">
+        <v>625</v>
+      </c>
+      <c r="E1563" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1563" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1563" t="s">
+        <v>518</v>
+      </c>
+      <c r="H1563" t="s">
+        <v>518</v>
+      </c>
+      <c r="I1563" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1563">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1564" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1564" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1564" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1564" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1564" t="s">
+        <v>520</v>
+      </c>
+      <c r="E1564" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1564" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1564" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1564" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1564" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1564">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1565" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1565" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1565" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1565" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1565" t="s">
+        <v>626</v>
+      </c>
+      <c r="E1565" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1565" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1565" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1565" t="s">
+        <v>627</v>
+      </c>
+      <c r="I1565" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1565">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1566" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1566" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1566" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1566" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1566" t="s">
+        <v>158</v>
+      </c>
+      <c r="E1566" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1566" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1566" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1566" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1566" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1566">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1567" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1567" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1567" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1567" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1567" t="s">
+        <v>628</v>
+      </c>
+      <c r="E1567" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1567" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1567" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1567" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1567" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1567">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1568" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1568" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1568" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1568" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1568" t="s">
+        <v>629</v>
+      </c>
+      <c r="E1568" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1568" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1568" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1568" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1568" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1568">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1569" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1569" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1569" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1569" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1569" t="s">
+        <v>268</v>
+      </c>
+      <c r="E1569" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1569" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1569" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1569" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1569" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1569">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1570" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1570" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1570" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1570" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1570" t="s">
+        <v>191</v>
+      </c>
+      <c r="E1570">
+        <v>110</v>
+      </c>
+      <c r="F1570" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1570" t="s">
+        <v>630</v>
+      </c>
+      <c r="H1570" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1570" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1570">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1571" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1571" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1571" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1571" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1571" t="s">
+        <v>631</v>
+      </c>
+      <c r="E1571" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1571" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1571" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1571" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1571" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1571">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1572" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1572" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1572" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1572" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1572" t="s">
+        <v>158</v>
+      </c>
+      <c r="E1572" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1572" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1572" t="s">
+        <v>518</v>
+      </c>
+      <c r="H1572" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1572" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1572">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1573" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1573" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1573" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1573" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1573" t="s">
+        <v>632</v>
+      </c>
+      <c r="E1573" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1573" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1573" t="s">
+        <v>518</v>
+      </c>
+      <c r="H1573" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1573" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1573">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1574" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1574" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1574" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1574" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1574" t="s">
+        <v>633</v>
+      </c>
+      <c r="E1574" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1574" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1574" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1574" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1574" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1574">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1575" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1575" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1575" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1575" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1575" t="s">
+        <v>270</v>
+      </c>
+      <c r="E1575" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1575" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1575" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1575" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1575" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1575">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1576" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1576" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1576" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1576" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1576" t="s">
+        <v>158</v>
+      </c>
+      <c r="E1576" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1576" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1576" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1576" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1576" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1576">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1577" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1577" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1577" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1577" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1577" t="s">
+        <v>268</v>
+      </c>
+      <c r="E1577" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1577" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1577" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1577" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1577" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1577">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1578" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1578" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1578" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1578" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1578" t="s">
+        <v>24</v>
+      </c>
+      <c r="F1578" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1578" t="s">
+        <v>584</v>
+      </c>
+      <c r="H1578" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1578" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1578">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1579" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1579" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1579" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1579" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1579" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1579" t="s">
+        <v>634</v>
+      </c>
+      <c r="F1579" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1579" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1579" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1579" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1579">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1580" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1580" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1580" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1580" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1580" t="s">
+        <v>635</v>
+      </c>
+      <c r="E1580" t="s">
+        <v>518</v>
+      </c>
+      <c r="F1580" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1580" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1580" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1580" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1580">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1581" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1581" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1581" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1581" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1581" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1581" t="s">
+        <v>636</v>
+      </c>
+      <c r="F1581" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1581" t="s">
+        <v>630</v>
+      </c>
+      <c r="H1581" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1581" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1581">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1582" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1582" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1582" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1582" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1582" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1582" t="s">
+        <v>637</v>
+      </c>
+      <c r="F1582" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1582" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1582" t="s">
+        <v>638</v>
+      </c>
+      <c r="I1582" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1582">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1583" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1583" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1583" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1583" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1583" t="s">
+        <v>639</v>
+      </c>
+      <c r="E1583" t="s">
+        <v>640</v>
+      </c>
+      <c r="F1583" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1583" t="s">
+        <v>355</v>
+      </c>
+      <c r="H1583" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1583" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1583">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1584" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1584" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1584" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1584" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1584" t="s">
+        <v>641</v>
+      </c>
+      <c r="E1584">
+        <v>110</v>
+      </c>
+      <c r="F1584" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1584" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1584" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1584" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1584">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1585" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1585" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1585" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1585" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1585" t="s">
+        <v>266</v>
+      </c>
+      <c r="E1585" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1585" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1585" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1585" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1585" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1585">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1586" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1586" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1586" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1586" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1586" t="s">
+        <v>266</v>
+      </c>
+      <c r="E1586" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1586" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1586" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1586" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1586" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1586">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1587" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1587" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1587" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1587" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1587" t="s">
+        <v>268</v>
+      </c>
+      <c r="E1587" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1587" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1587" t="s">
+        <v>475</v>
+      </c>
+      <c r="H1587" t="s">
+        <v>642</v>
+      </c>
+      <c r="I1587" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1587">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1588" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1588" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1588" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1588" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1588" t="s">
+        <v>643</v>
+      </c>
+      <c r="E1588" t="s">
+        <v>562</v>
+      </c>
+      <c r="F1588" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1588" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1588" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1588" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1588">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1589" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1589" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1589" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1589" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1589" t="s">
+        <v>644</v>
+      </c>
+      <c r="E1589" t="s">
+        <v>620</v>
+      </c>
+      <c r="F1589" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1589" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1589" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1589" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1589">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1590" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1590" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1590" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1590" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1590" t="s">
+        <v>258</v>
+      </c>
+      <c r="E1590" t="s">
+        <v>305</v>
+      </c>
+      <c r="F1590" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1590" t="s">
+        <v>355</v>
+      </c>
+      <c r="H1590" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1590" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1590">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1591" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1591" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1591" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1591" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1591" t="s">
+        <v>268</v>
+      </c>
+      <c r="E1591" t="s">
+        <v>645</v>
+      </c>
+      <c r="F1591" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1591" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1591" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1591" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1591">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1592" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1592" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1592" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1592" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1592" t="s">
+        <v>520</v>
+      </c>
+      <c r="E1592" t="s">
+        <v>552</v>
+      </c>
+      <c r="F1592" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1592" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1592" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1592" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1592">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1593" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1593" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1593" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1593" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1593" t="s">
+        <v>646</v>
+      </c>
+      <c r="E1593" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1593" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1593" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1593" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1593" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1593">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1594" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1594" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1594" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1594" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1594" t="s">
+        <v>266</v>
+      </c>
+      <c r="E1594" t="s">
+        <v>508</v>
+      </c>
+      <c r="F1594" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1594" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1594" t="s">
+        <v>647</v>
+      </c>
+      <c r="I1594" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1594">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1595" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1595" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1595" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1595" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1595" t="s">
+        <v>258</v>
+      </c>
+      <c r="E1595" t="s">
+        <v>552</v>
+      </c>
+      <c r="F1595" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1595" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1595" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1595" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1595">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1596" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1596" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1596" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1596" t="s">
+        <v>500</v>
+      </c>
+      <c r="F1596" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1596" t="s">
+        <v>648</v>
+      </c>
+      <c r="H1596" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1596" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1596">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1597" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1597" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1597" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1597" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1597" t="s">
+        <v>649</v>
+      </c>
+      <c r="E1597" t="s">
+        <v>650</v>
+      </c>
+      <c r="F1597" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1597" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1597" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1597" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1597">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1598" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1598" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1598" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1598" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1598" t="s">
+        <v>651</v>
+      </c>
+      <c r="F1598" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1598" t="s">
+        <v>652</v>
+      </c>
+      <c r="H1598" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1598" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1598">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1599" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1599" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1599" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1599" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1599" t="s">
+        <v>651</v>
+      </c>
+      <c r="F1599" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1599" t="s">
+        <v>652</v>
+      </c>
+      <c r="H1599" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1599" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1599">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1600" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1600" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1600" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1600" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1600" t="s">
+        <v>651</v>
+      </c>
+      <c r="F1600" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1600" t="s">
+        <v>652</v>
+      </c>
+      <c r="H1600" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1600" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1600">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1601" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1601" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1601" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1601" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1601" t="s">
+        <v>651</v>
+      </c>
+      <c r="F1601" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1601" t="s">
+        <v>652</v>
+      </c>
+      <c r="H1601" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1601" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1601">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1602" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1602" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1602" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1602" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1602" t="s">
+        <v>653</v>
+      </c>
+      <c r="E1602">
+        <v>110</v>
+      </c>
+      <c r="F1602" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1602" t="s">
+        <v>652</v>
+      </c>
+      <c r="H1602" t="s">
+        <v>593</v>
+      </c>
+      <c r="I1602" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1602">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1603" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1603" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1603" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1603" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1603" t="s">
+        <v>654</v>
+      </c>
+      <c r="F1603" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1603" t="s">
+        <v>655</v>
+      </c>
+      <c r="I1603" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1603">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1604" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1604" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1604" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1604" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1604" t="s">
+        <v>656</v>
+      </c>
+      <c r="F1604" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1604" t="s">
+        <v>355</v>
+      </c>
+      <c r="H1604" t="s">
+        <v>657</v>
+      </c>
+      <c r="I1604" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1604">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1605" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1605" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1605" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1605" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1605" t="s">
+        <v>658</v>
+      </c>
+      <c r="F1605" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1605" t="s">
+        <v>659</v>
+      </c>
+      <c r="H1605" t="s">
+        <v>660</v>
+      </c>
+      <c r="I1605" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1605">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1606" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1606" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1606" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1606" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1606" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1606" t="s">
+        <v>226</v>
+      </c>
+      <c r="F1606" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1606" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1606" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1606">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1607" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1607" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1607" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1607" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1607" t="s">
+        <v>268</v>
+      </c>
+      <c r="F1607" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1607" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1607" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1607">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1608" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1608" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1608" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1608" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1608" t="s">
+        <v>12</v>
+      </c>
+      <c r="F1608" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1608" t="s">
+        <v>14</v>
+      </c>
+      <c r="I1608" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1608">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1609" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1609" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1609" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1609" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1609" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1609" t="s">
+        <v>226</v>
+      </c>
+      <c r="F1609" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1609" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1609" t="s">
+        <v>661</v>
+      </c>
+      <c r="I1609" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1609">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1610" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1610" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1610" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1610" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1610" t="s">
+        <v>507</v>
+      </c>
+      <c r="E1610" t="s">
+        <v>517</v>
+      </c>
+      <c r="F1610" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1610" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1610" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1610">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1611" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1611" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1611" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1611" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1611" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1611" t="s">
+        <v>226</v>
+      </c>
+      <c r="F1611" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1611" t="s">
+        <v>43</v>
+      </c>
+      <c r="I1611" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1611">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1612" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1612" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1612" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1612" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1612" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1612" t="s">
+        <v>226</v>
+      </c>
+      <c r="F1612" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1612" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1612" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1612">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1613" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1613" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1613" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1613" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1613" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1613" t="s">
+        <v>510</v>
+      </c>
+      <c r="F1613" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1613" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1613" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1613">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1614" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1614" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1614" t="s">
+        <v>662</v>
+      </c>
+      <c r="C1614" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1614" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1614" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1614" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1614" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1614">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1615" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1615" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1615" t="s">
+        <v>662</v>
+      </c>
+      <c r="C1615" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1615" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1615" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1615" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1615">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1616" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1616" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1616" t="s">
+        <v>662</v>
+      </c>
+      <c r="C1616" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1616" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1616" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1616" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1616">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1617" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1617" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1617" t="s">
+        <v>662</v>
+      </c>
+      <c r="C1617" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1617" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1617" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1617" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1617">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1618" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1618" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1618" t="s">
+        <v>662</v>
+      </c>
+      <c r="C1618" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1618" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1618" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1618" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1618">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1619" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1619" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1619" t="s">
+        <v>662</v>
+      </c>
+      <c r="C1619" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1619" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1619" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1619" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1619">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1620" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1620" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1620" t="s">
+        <v>662</v>
+      </c>
+      <c r="C1620" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1620" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1620" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1620" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1620">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1621" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1621" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1621" t="s">
+        <v>662</v>
+      </c>
+      <c r="C1621" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1621" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1621" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1621" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1621">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1622" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1622" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1622" t="s">
+        <v>662</v>
+      </c>
+      <c r="C1622" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1622" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1622" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1622" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1622">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1623" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1623" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1623" t="s">
+        <v>662</v>
+      </c>
+      <c r="C1623" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1623" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1623" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1623" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1623">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1624" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1624" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1624" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1624" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1624" t="s">
+        <v>520</v>
+      </c>
+      <c r="F1624" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1624" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1624" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1624" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1624">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1625" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1625" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1625" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1625" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1625" t="s">
+        <v>268</v>
+      </c>
+      <c r="E1625" t="s">
+        <v>517</v>
+      </c>
+      <c r="F1625" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1625" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1625" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1625">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1626" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1626" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1626" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1626" t="s">
+        <v>500</v>
+      </c>
+      <c r="F1626" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1626" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1626" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1626">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1627" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1627" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1627" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1627" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1627" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1627" t="s">
+        <v>226</v>
+      </c>
+      <c r="F1627" t="s">
+        <v>31</v>
+      </c>
+      <c r="H1627" t="s">
+        <v>663</v>
+      </c>
+      <c r="I1627" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1627">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1628" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1628" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1628" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1628" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1628" t="s">
+        <v>169</v>
+      </c>
+      <c r="E1628" t="s">
+        <v>664</v>
+      </c>
+      <c r="F1628" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1628" t="s">
+        <v>265</v>
+      </c>
+      <c r="H1628" t="s">
+        <v>665</v>
+      </c>
+      <c r="I1628" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1628">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1629" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1629" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1629" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1629" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1629" t="s">
+        <v>507</v>
+      </c>
+      <c r="E1629" t="s">
+        <v>517</v>
+      </c>
+      <c r="F1629" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1629" t="s">
+        <v>302</v>
+      </c>
+      <c r="I1629" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1629">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1630" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1630" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1630" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1630" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1630" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1630" t="s">
+        <v>226</v>
+      </c>
+      <c r="F1630" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1630" t="s">
+        <v>355</v>
+      </c>
+      <c r="I1630" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1630">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1631" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1631" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1631" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1631" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1631" t="s">
+        <v>520</v>
+      </c>
+      <c r="E1631" t="s">
+        <v>517</v>
+      </c>
+      <c r="F1631" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1631" t="s">
+        <v>43</v>
+      </c>
+      <c r="I1631" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1631">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1632" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1632" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1632" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1632" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1632" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1632" t="s">
+        <v>517</v>
+      </c>
+      <c r="F1632" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1632" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1632" t="s">
+        <v>666</v>
+      </c>
+      <c r="I1632" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1632">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1633" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1633" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1633" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1633" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1633" t="s">
+        <v>12</v>
+      </c>
+      <c r="F1633" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1633" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1633">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1634" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1634" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1634" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1634" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1634" t="s">
+        <v>667</v>
+      </c>
+      <c r="E1634">
+        <v>125</v>
+      </c>
+      <c r="F1634" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1634" t="s">
+        <v>355</v>
+      </c>
+      <c r="I1634" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1634">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1635" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1635" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1635" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1635" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1635" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1635" t="s">
+        <v>226</v>
+      </c>
+      <c r="F1635" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1635" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1635">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1636" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1636" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1636" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1636" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1636" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1636" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1636" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1636">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1637" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1637" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1637" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1637" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1637" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1637" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1637" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1637">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1638" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1638" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1638" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1638" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1638" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1638" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1638" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1638">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1639" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1639" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1639" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1639" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1639" t="s">
+        <v>268</v>
+      </c>
+      <c r="E1639" t="s">
+        <v>517</v>
+      </c>
+      <c r="F1639" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1639" t="s">
+        <v>355</v>
+      </c>
+      <c r="I1639" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1639">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1640" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1640" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1640" t="s">
+        <v>668</v>
+      </c>
+      <c r="C1640" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1640" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1640" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1640" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1640">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1641" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1641" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1641" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1641" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1641" t="s">
+        <v>268</v>
+      </c>
+      <c r="E1641" t="s">
+        <v>517</v>
+      </c>
+      <c r="F1641" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1641" t="s">
+        <v>43</v>
+      </c>
+      <c r="I1641" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1641">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1642" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1642" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1642" t="s">
+        <v>668</v>
+      </c>
+      <c r="C1642" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1642" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1642" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1642" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1642">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1643" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1643" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1643" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1643" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1643" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1643" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1643" t="s">
+        <v>14</v>
+      </c>
+      <c r="I1643" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1643">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1644" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1644" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1644" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1644" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1644" t="s">
+        <v>529</v>
+      </c>
+      <c r="F1644" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1644" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1644">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1645" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1645" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1645" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1645" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1645" t="s">
+        <v>669</v>
+      </c>
+      <c r="F1645" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1645" t="s">
+        <v>355</v>
+      </c>
+      <c r="H1645" t="s">
+        <v>670</v>
+      </c>
+      <c r="I1645" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1645">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1646" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1646" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1646" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1646" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1646" t="s">
+        <v>24</v>
+      </c>
+      <c r="F1646" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1646" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1646">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1647" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1647" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1647" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1647" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1647" t="s">
+        <v>24</v>
+      </c>
+      <c r="F1647" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1647" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1647" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1647">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1648" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1648" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1648" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1648" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1648" t="s">
+        <v>671</v>
+      </c>
+      <c r="F1648" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1648" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1648" t="s">
+        <v>672</v>
+      </c>
+      <c r="I1648" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1648">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1649" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1649" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1649" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1649" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1649" t="s">
+        <v>24</v>
+      </c>
+      <c r="F1649" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1649" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1649" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1649">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1650" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1650" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1650" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1650" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1650" t="s">
+        <v>671</v>
+      </c>
+      <c r="E1650" t="s">
+        <v>517</v>
+      </c>
+      <c r="F1650" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1650" t="s">
+        <v>43</v>
+      </c>
+      <c r="I1650" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1650">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1651" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1651" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1651" t="s">
+        <v>673</v>
+      </c>
+      <c r="C1651" t="s">
+        <v>676</v>
+      </c>
+      <c r="D1651" t="s">
+        <v>674</v>
+      </c>
+      <c r="F1651" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1651" t="s">
+        <v>230</v>
+      </c>
+      <c r="I1651" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1651">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1652" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1652" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1652" t="s">
+        <v>675</v>
+      </c>
+      <c r="C1652" t="s">
+        <v>676</v>
+      </c>
+      <c r="D1652" t="s">
+        <v>76</v>
+      </c>
+      <c r="F1652" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1652" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1652" t="s">
+        <v>677</v>
+      </c>
+      <c r="I1652" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1652">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1653" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1653" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1653" t="s">
+        <v>678</v>
+      </c>
+      <c r="C1653" t="s">
+        <v>676</v>
+      </c>
+      <c r="D1653" t="s">
+        <v>380</v>
+      </c>
+      <c r="F1653" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1653" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1653" t="s">
+        <v>679</v>
+      </c>
+      <c r="I1653" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1653">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1654" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1654" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1654" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1654" t="s">
+        <v>676</v>
+      </c>
+      <c r="D1654" t="s">
+        <v>680</v>
+      </c>
+      <c r="F1654" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1654" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1654" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1654">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1655" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1655" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1655" t="s">
+        <v>681</v>
+      </c>
+      <c r="C1655" t="s">
+        <v>676</v>
+      </c>
+      <c r="D1655" t="s">
+        <v>682</v>
+      </c>
+      <c r="F1655" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1655" t="s">
+        <v>683</v>
+      </c>
+      <c r="I1655" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1655">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1656" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1656" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1656" t="s">
+        <v>681</v>
+      </c>
+      <c r="C1656" t="s">
+        <v>676</v>
+      </c>
+      <c r="D1656" t="s">
+        <v>684</v>
+      </c>
+      <c r="F1656" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1656" t="s">
+        <v>685</v>
+      </c>
+      <c r="I1656" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1656">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1657" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1657" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1657" t="s">
+        <v>681</v>
+      </c>
+      <c r="C1657" t="s">
+        <v>676</v>
+      </c>
+      <c r="D1657" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1657" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1657" t="s">
+        <v>686</v>
+      </c>
+      <c r="I1657" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1657">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1658" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1658" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1658" t="s">
+        <v>681</v>
+      </c>
+      <c r="C1658" t="s">
+        <v>676</v>
+      </c>
+      <c r="D1658" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1658" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1658" t="s">
+        <v>687</v>
+      </c>
+      <c r="I1658" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1658">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1659" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1659" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1659" t="s">
+        <v>675</v>
+      </c>
+      <c r="C1659" t="s">
+        <v>676</v>
+      </c>
+      <c r="D1659" t="s">
+        <v>76</v>
+      </c>
+      <c r="F1659" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1659" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1659" t="s">
+        <v>688</v>
+      </c>
+      <c r="I1659" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1659">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1660" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1660" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1660" t="s">
+        <v>675</v>
+      </c>
+      <c r="C1660" t="s">
+        <v>676</v>
+      </c>
+      <c r="D1660" t="s">
+        <v>158</v>
+      </c>
+      <c r="F1660" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1660" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1660" t="s">
+        <v>689</v>
+      </c>
+      <c r="I1660" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1660">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1661" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1661" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1661" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1661" t="s">
+        <v>851</v>
+      </c>
+      <c r="D1661" t="s">
+        <v>690</v>
+      </c>
+      <c r="F1661" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1661" t="s">
+        <v>43</v>
+      </c>
+      <c r="I1661" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1661">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1662" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1662" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1662" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1662" t="s">
+        <v>851</v>
+      </c>
+      <c r="D1662" t="s">
+        <v>691</v>
+      </c>
+      <c r="F1662" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1662" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1662" t="s">
+        <v>692</v>
+      </c>
+      <c r="I1662" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1662">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1663" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1663" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1663" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1663" t="s">
+        <v>851</v>
+      </c>
+      <c r="D1663" t="s">
+        <v>693</v>
+      </c>
+      <c r="F1663" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1663" t="s">
+        <v>57</v>
+      </c>
+      <c r="I1663" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1663">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1664" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1664" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1664" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1664" t="s">
+        <v>851</v>
+      </c>
+      <c r="D1664" t="s">
+        <v>694</v>
+      </c>
+      <c r="F1664" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1664" t="s">
+        <v>683</v>
+      </c>
+      <c r="I1664" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1664">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1665" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1665" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1665" t="s">
+        <v>673</v>
+      </c>
+      <c r="C1665" t="s">
+        <v>857</v>
+      </c>
+      <c r="F1665" t="s">
+        <v>31</v>
+      </c>
+      <c r="H1665" t="s">
+        <v>695</v>
+      </c>
+      <c r="I1665" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1665">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1666" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1666" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1666" t="s">
+        <v>673</v>
+      </c>
+      <c r="C1666" t="s">
+        <v>846</v>
+      </c>
+      <c r="F1666" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1666" t="s">
+        <v>696</v>
+      </c>
+      <c r="I1666" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1666">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1667" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1667" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1667" t="s">
+        <v>697</v>
+      </c>
+      <c r="C1667" t="s">
+        <v>847</v>
+      </c>
+      <c r="F1667" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1667" t="s">
+        <v>698</v>
+      </c>
+      <c r="I1667" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1667">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1668" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1668" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1668" t="s">
+        <v>673</v>
+      </c>
+      <c r="C1668" t="s">
+        <v>847</v>
+      </c>
+      <c r="F1668" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1668" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1668" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1668">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1669" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1669" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1669" t="s">
+        <v>673</v>
+      </c>
+      <c r="C1669" t="s">
+        <v>847</v>
+      </c>
+      <c r="F1669" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1669" t="s">
+        <v>699</v>
+      </c>
+      <c r="I1669" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1669">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1670" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1670" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1670" t="s">
+        <v>678</v>
+      </c>
+      <c r="C1670" t="s">
+        <v>700</v>
+      </c>
+      <c r="D1670" t="s">
+        <v>136</v>
+      </c>
+      <c r="F1670" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1670" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1670" t="s">
+        <v>701</v>
+      </c>
+      <c r="I1670" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1670">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1671" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1671" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1671" t="s">
+        <v>673</v>
+      </c>
+      <c r="C1671" t="s">
+        <v>858</v>
+      </c>
+      <c r="D1671" t="s">
+        <v>702</v>
+      </c>
+      <c r="F1671" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1671" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1671" t="s">
+        <v>703</v>
+      </c>
+      <c r="I1671" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1671">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1672" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1672" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1672" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1672" t="s">
+        <v>858</v>
+      </c>
+      <c r="D1672" t="s">
+        <v>704</v>
+      </c>
+      <c r="F1672" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1672" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1672" t="s">
+        <v>705</v>
+      </c>
+      <c r="I1672" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1672">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1673" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1673" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1673" t="s">
+        <v>673</v>
+      </c>
+      <c r="C1673" t="s">
+        <v>859</v>
+      </c>
+      <c r="D1673" t="s">
+        <v>706</v>
+      </c>
+      <c r="F1673" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1673" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1673" t="s">
+        <v>707</v>
+      </c>
+      <c r="I1673" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1673">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1674" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1674" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1674" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1674" t="s">
+        <v>708</v>
+      </c>
+      <c r="D1674" t="s">
+        <v>509</v>
+      </c>
+      <c r="F1674" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1674" t="s">
+        <v>709</v>
+      </c>
+      <c r="I1674" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1674">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1675" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1675" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1675" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1675" t="s">
+        <v>708</v>
+      </c>
+      <c r="D1675" t="s">
+        <v>710</v>
+      </c>
+      <c r="F1675" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1675" t="s">
+        <v>14</v>
+      </c>
+      <c r="I1675" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1675">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1676" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1676" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1676" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1676" t="s">
+        <v>708</v>
+      </c>
+      <c r="D1676" t="s">
+        <v>711</v>
+      </c>
+      <c r="F1676" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1676" t="s">
+        <v>712</v>
+      </c>
+      <c r="I1676" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1676">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1677" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1677" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1677" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1677" t="s">
+        <v>708</v>
+      </c>
+      <c r="D1677" t="s">
+        <v>713</v>
+      </c>
+      <c r="F1677" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1677" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1677" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1677">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1678" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1678" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1678" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1678" t="s">
+        <v>708</v>
+      </c>
+      <c r="D1678" t="s">
+        <v>714</v>
+      </c>
+      <c r="F1678" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1678" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1678" t="s">
+        <v>715</v>
+      </c>
+      <c r="I1678" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1678">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1679" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1679" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1679" t="s">
+        <v>673</v>
+      </c>
+      <c r="C1679" t="s">
+        <v>708</v>
+      </c>
+      <c r="D1679" t="s">
+        <v>716</v>
+      </c>
+      <c r="F1679" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1679" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1679" t="s">
+        <v>717</v>
+      </c>
+      <c r="I1679" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1679">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1680" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1680" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1680" t="s">
+        <v>678</v>
+      </c>
+      <c r="C1680" t="s">
+        <v>708</v>
+      </c>
+      <c r="D1680" t="s">
+        <v>380</v>
+      </c>
+      <c r="F1680" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1680" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1680" t="s">
+        <v>718</v>
+      </c>
+      <c r="I1680" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1680">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1681" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1681" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1681" t="s">
+        <v>719</v>
+      </c>
+      <c r="C1681" t="s">
+        <v>708</v>
+      </c>
+      <c r="D1681" t="s">
+        <v>720</v>
+      </c>
+      <c r="F1681" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1681" t="s">
+        <v>524</v>
+      </c>
+      <c r="I1681" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1681">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1682" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1682" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1682" t="s">
+        <v>678</v>
+      </c>
+      <c r="C1682" t="s">
+        <v>848</v>
+      </c>
+      <c r="D1682" t="s">
+        <v>136</v>
+      </c>
+      <c r="F1682" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1682" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1682" t="s">
+        <v>721</v>
+      </c>
+      <c r="I1682" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1682">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1683" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1683" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1683" t="s">
+        <v>722</v>
+      </c>
+      <c r="C1683" t="s">
+        <v>848</v>
+      </c>
+      <c r="D1683" t="s">
+        <v>723</v>
+      </c>
+      <c r="F1683" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1683" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1683" t="s">
+        <v>724</v>
+      </c>
+      <c r="I1683" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1683">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1684" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1684" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1684" t="s">
+        <v>151</v>
+      </c>
+      <c r="D1684" t="s">
+        <v>725</v>
+      </c>
+      <c r="F1684" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1684" t="s">
+        <v>726</v>
+      </c>
+      <c r="H1684" t="s">
+        <v>727</v>
+      </c>
+      <c r="I1684" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1684">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1685" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1685" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1685" t="s">
+        <v>678</v>
+      </c>
+      <c r="C1685" t="s">
+        <v>849</v>
+      </c>
+      <c r="D1685" t="s">
+        <v>136</v>
+      </c>
+      <c r="F1685" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1685" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1685" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1685">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1686" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1686" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1686" t="s">
+        <v>673</v>
+      </c>
+      <c r="D1686" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1686" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1686" t="s">
+        <v>14</v>
+      </c>
+      <c r="I1686" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1686">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1687" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1687" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1687" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1687" t="s">
+        <v>728</v>
+      </c>
+      <c r="D1687" t="s">
+        <v>729</v>
+      </c>
+      <c r="F1687" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1687" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1687" t="s">
+        <v>730</v>
+      </c>
+      <c r="I1687" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1687">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1688" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1688" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1688" t="s">
+        <v>731</v>
+      </c>
+      <c r="C1688" t="s">
+        <v>732</v>
+      </c>
+      <c r="D1688" t="s">
+        <v>380</v>
+      </c>
+      <c r="E1688" t="s">
+        <v>733</v>
+      </c>
+      <c r="F1688" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1688" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1688" t="s">
+        <v>734</v>
+      </c>
+      <c r="I1688" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1688">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1689" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1689" t="s">
+        <v>853</v>
+      </c>
+      <c r="B1689" t="s">
+        <v>735</v>
+      </c>
+      <c r="C1689" t="s">
+        <v>732</v>
+      </c>
+      <c r="D1689" t="s">
+        <v>214</v>
+      </c>
+      <c r="F1689" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1689" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1689" t="s">
+        <v>843</v>
+      </c>
+      <c r="I1689" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1689">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1690" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1690" t="s">
+        <v>853</v>
+      </c>
+      <c r="B1690" t="s">
+        <v>736</v>
+      </c>
+      <c r="C1690" t="s">
+        <v>732</v>
+      </c>
+      <c r="D1690" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1690" t="s">
+        <v>737</v>
+      </c>
+      <c r="F1690" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1690" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1690" t="s">
+        <v>843</v>
+      </c>
+      <c r="I1690" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1690">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1691" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1691" t="s">
+        <v>853</v>
+      </c>
+      <c r="B1691" t="s">
+        <v>736</v>
+      </c>
+      <c r="C1691" t="s">
+        <v>732</v>
+      </c>
+      <c r="D1691" t="s">
+        <v>214</v>
+      </c>
+      <c r="F1691" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1691" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1691" t="s">
+        <v>843</v>
+      </c>
+      <c r="I1691" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1691">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1692" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1692" t="s">
+        <v>853</v>
+      </c>
+      <c r="B1692" t="s">
+        <v>736</v>
+      </c>
+      <c r="C1692" t="s">
+        <v>732</v>
+      </c>
+      <c r="D1692" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1692" t="s">
+        <v>737</v>
+      </c>
+      <c r="F1692" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1692" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1692" t="s">
+        <v>843</v>
+      </c>
+      <c r="I1692" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1692">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1693" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1693" t="s">
+        <v>853</v>
+      </c>
+      <c r="B1693" t="s">
+        <v>736</v>
+      </c>
+      <c r="C1693" t="s">
+        <v>732</v>
+      </c>
+      <c r="D1693" t="s">
+        <v>738</v>
+      </c>
+      <c r="E1693" t="s">
+        <v>737</v>
+      </c>
+      <c r="F1693" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1693" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1693" t="s">
+        <v>843</v>
+      </c>
+      <c r="I1693" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1693">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1694" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1694" t="s">
+        <v>853</v>
+      </c>
+      <c r="B1694" t="s">
+        <v>736</v>
+      </c>
+      <c r="C1694" t="s">
+        <v>732</v>
+      </c>
+      <c r="D1694" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1694" t="s">
+        <v>739</v>
+      </c>
+      <c r="F1694" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1694" t="s">
+        <v>740</v>
+      </c>
+      <c r="H1694" t="s">
+        <v>843</v>
+      </c>
+      <c r="I1694" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1694">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1695" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1695" t="s">
+        <v>853</v>
+      </c>
+      <c r="B1695" t="s">
+        <v>736</v>
+      </c>
+      <c r="C1695" t="s">
+        <v>732</v>
+      </c>
+      <c r="D1695" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1695" t="s">
+        <v>741</v>
+      </c>
+      <c r="F1695" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1695" t="s">
+        <v>740</v>
+      </c>
+      <c r="H1695" t="s">
+        <v>843</v>
+      </c>
+      <c r="I1695" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1695">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1696" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1696" t="s">
+        <v>853</v>
+      </c>
+      <c r="B1696" t="s">
+        <v>736</v>
+      </c>
+      <c r="C1696" t="s">
+        <v>732</v>
+      </c>
+      <c r="D1696" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1696" t="s">
+        <v>742</v>
+      </c>
+      <c r="F1696" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1696" t="s">
+        <v>740</v>
+      </c>
+      <c r="H1696" t="s">
+        <v>843</v>
+      </c>
+      <c r="I1696" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1696">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1697" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1697" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1697" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1697" t="s">
+        <v>743</v>
+      </c>
+      <c r="D1697" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1697" t="s">
+        <v>744</v>
+      </c>
+      <c r="F1697" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1697" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1697" t="s">
+        <v>745</v>
+      </c>
+      <c r="I1697" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1697">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1698" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1698" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1698" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1698" t="s">
+        <v>743</v>
+      </c>
+      <c r="D1698" t="s">
+        <v>55</v>
+      </c>
+      <c r="E1698" t="s">
+        <v>746</v>
+      </c>
+      <c r="F1698" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1698" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1698" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1698" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1698">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1699" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1699" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1699" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1699" t="s">
+        <v>743</v>
+      </c>
+      <c r="D1699" t="s">
+        <v>34</v>
+      </c>
+      <c r="E1699" t="s">
+        <v>747</v>
+      </c>
+      <c r="F1699" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1699" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1699" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1699" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1699">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1700" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1700" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1700" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1700" t="s">
+        <v>743</v>
+      </c>
+      <c r="D1700" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1700" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1700" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1700" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1700" t="s">
+        <v>748</v>
+      </c>
+      <c r="I1700" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1700">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1701" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1701" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1701" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1701" t="s">
+        <v>743</v>
+      </c>
+      <c r="D1701" t="s">
+        <v>16</v>
+      </c>
+      <c r="E1701" t="s">
+        <v>142</v>
+      </c>
+      <c r="F1701" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1701" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1701" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1701" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1701">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1702" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1702" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1702" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1702" t="s">
+        <v>743</v>
+      </c>
+      <c r="D1702" t="s">
+        <v>749</v>
+      </c>
+      <c r="E1702" t="s">
+        <v>750</v>
+      </c>
+      <c r="F1702" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1702" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1702" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1702" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1702">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1703" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1703" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1703" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1703" t="s">
+        <v>743</v>
+      </c>
+      <c r="D1703" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1703" t="s">
+        <v>751</v>
+      </c>
+      <c r="F1703" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1703" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1703" t="s">
+        <v>752</v>
+      </c>
+      <c r="I1703" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1703">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1704" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1704" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1704" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1704" t="s">
+        <v>743</v>
+      </c>
+      <c r="D1704" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1704" t="s">
+        <v>753</v>
+      </c>
+      <c r="F1704" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1704" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1704" t="s">
+        <v>754</v>
+      </c>
+      <c r="I1704" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1704">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1705" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1705" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1705" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1705" t="s">
+        <v>743</v>
+      </c>
+      <c r="D1705" t="s">
+        <v>34</v>
+      </c>
+      <c r="E1705" t="s">
+        <v>449</v>
+      </c>
+      <c r="F1705" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1705" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1705" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1705" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1705">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1706" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1706" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1706" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1706" t="s">
+        <v>743</v>
+      </c>
+      <c r="D1706" t="s">
+        <v>37</v>
+      </c>
+      <c r="E1706" t="s">
+        <v>755</v>
+      </c>
+      <c r="F1706" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1706" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1706" t="s">
+        <v>756</v>
+      </c>
+      <c r="I1706" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1706">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1707" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1707" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1707" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1707" t="s">
+        <v>743</v>
+      </c>
+      <c r="D1707" t="s">
+        <v>314</v>
+      </c>
+      <c r="E1707" t="s">
+        <v>315</v>
+      </c>
+      <c r="F1707" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1707" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1707" t="s">
+        <v>757</v>
+      </c>
+      <c r="I1707" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1707">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1708" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1708" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1708" t="s">
+        <v>731</v>
+      </c>
+      <c r="C1708" t="s">
+        <v>743</v>
+      </c>
+      <c r="D1708" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1708" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1708" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1708" t="s">
+        <v>758</v>
+      </c>
+      <c r="I1708" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1708">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1709" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1709" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1709" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1709" t="s">
+        <v>743</v>
+      </c>
+      <c r="D1709" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1709" t="s">
+        <v>354</v>
+      </c>
+      <c r="F1709" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1709" t="s">
+        <v>130</v>
+      </c>
+      <c r="H1709" t="s">
+        <v>759</v>
+      </c>
+      <c r="I1709" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1709">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1710" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1710" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1710" t="s">
+        <v>731</v>
+      </c>
+      <c r="C1710" t="s">
+        <v>743</v>
+      </c>
+      <c r="D1710" t="s">
+        <v>136</v>
+      </c>
+      <c r="E1710" t="s">
+        <v>95</v>
+      </c>
+      <c r="F1710" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1710" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1710" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1710" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1710">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1711" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1711" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1711" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1711" t="s">
+        <v>743</v>
+      </c>
+      <c r="D1711" t="s">
+        <v>760</v>
+      </c>
+      <c r="E1711" t="s">
+        <v>308</v>
+      </c>
+      <c r="F1711" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1711" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1711" t="s">
+        <v>761</v>
+      </c>
+      <c r="I1711" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1711">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1712" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1712" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1712" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1712" t="s">
+        <v>743</v>
+      </c>
+      <c r="D1712" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1712" t="s">
+        <v>762</v>
+      </c>
+      <c r="F1712" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1712" t="s">
+        <v>763</v>
+      </c>
+      <c r="I1712" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1712">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1713" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1713" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1713" t="s">
+        <v>764</v>
+      </c>
+      <c r="C1713" t="s">
+        <v>765</v>
+      </c>
+      <c r="D1713" t="s">
+        <v>766</v>
+      </c>
+      <c r="E1713" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1713" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1713" t="s">
+        <v>767</v>
+      </c>
+      <c r="I1713" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1713">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1714" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1714" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1714" t="s">
+        <v>768</v>
+      </c>
+      <c r="C1714" t="s">
+        <v>765</v>
+      </c>
+      <c r="D1714" t="s">
+        <v>769</v>
+      </c>
+      <c r="E1714" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1714" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1714" t="s">
+        <v>770</v>
+      </c>
+      <c r="I1714" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1714">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1715" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1715" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1715" t="s">
+        <v>771</v>
+      </c>
+      <c r="C1715" t="s">
+        <v>765</v>
+      </c>
+      <c r="D1715" t="s">
+        <v>772</v>
+      </c>
+      <c r="E1715" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1715" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1715" t="s">
+        <v>773</v>
+      </c>
+      <c r="I1715" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1715">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1716" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1716" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1716" t="s">
+        <v>774</v>
+      </c>
+      <c r="C1716" t="s">
+        <v>765</v>
+      </c>
+      <c r="D1716" t="s">
+        <v>766</v>
+      </c>
+      <c r="E1716" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1716" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1716" t="s">
+        <v>775</v>
+      </c>
+      <c r="I1716" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1716">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1717" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1717" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1717" t="s">
+        <v>776</v>
+      </c>
+      <c r="C1717" t="s">
+        <v>765</v>
+      </c>
+      <c r="D1717" t="s">
+        <v>766</v>
+      </c>
+      <c r="E1717" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1717" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1717" t="s">
+        <v>777</v>
+      </c>
+      <c r="I1717" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1717">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1718" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1718" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1718" t="s">
+        <v>778</v>
+      </c>
+      <c r="C1718" t="s">
+        <v>765</v>
+      </c>
+      <c r="D1718" t="s">
+        <v>766</v>
+      </c>
+      <c r="E1718" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1718" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1718" t="s">
+        <v>779</v>
+      </c>
+      <c r="I1718" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1718">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1719" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1719" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1719" t="s">
+        <v>780</v>
+      </c>
+      <c r="C1719" t="s">
+        <v>765</v>
+      </c>
+      <c r="D1719" t="s">
+        <v>766</v>
+      </c>
+      <c r="E1719" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1719" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1719" t="s">
+        <v>781</v>
+      </c>
+      <c r="I1719" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1719">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1720" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1720" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1720" t="s">
+        <v>782</v>
+      </c>
+      <c r="C1720" t="s">
+        <v>765</v>
+      </c>
+      <c r="D1720" t="s">
+        <v>766</v>
+      </c>
+      <c r="E1720" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1720" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1720" t="s">
+        <v>783</v>
+      </c>
+      <c r="I1720" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1720">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1721" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1721" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1721" t="s">
+        <v>784</v>
+      </c>
+      <c r="C1721" t="s">
+        <v>765</v>
+      </c>
+      <c r="D1721" t="s">
+        <v>766</v>
+      </c>
+      <c r="E1721" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1721" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1721" t="s">
+        <v>785</v>
+      </c>
+      <c r="I1721" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1721">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1722" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1722" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1722" t="s">
+        <v>786</v>
+      </c>
+      <c r="C1722" t="s">
+        <v>765</v>
+      </c>
+      <c r="D1722" t="s">
+        <v>766</v>
+      </c>
+      <c r="E1722" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1722" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1722" t="s">
+        <v>787</v>
+      </c>
+      <c r="I1722" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1722">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1723" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1723" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1723" t="s">
+        <v>788</v>
+      </c>
+      <c r="C1723" t="s">
+        <v>765</v>
+      </c>
+      <c r="D1723" t="s">
+        <v>766</v>
+      </c>
+      <c r="E1723" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1723" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1723" t="s">
+        <v>789</v>
+      </c>
+      <c r="I1723" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1723">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1724" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1724" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1724" t="s">
+        <v>790</v>
+      </c>
+      <c r="C1724" t="s">
+        <v>765</v>
+      </c>
+      <c r="D1724" t="s">
+        <v>766</v>
+      </c>
+      <c r="E1724" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1724" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1724" t="s">
+        <v>791</v>
+      </c>
+      <c r="I1724" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1724">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1725" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1725" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1725" t="s">
+        <v>792</v>
+      </c>
+      <c r="C1725" t="s">
+        <v>765</v>
+      </c>
+      <c r="D1725" t="s">
+        <v>766</v>
+      </c>
+      <c r="E1725" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1725" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1725" t="s">
+        <v>793</v>
+      </c>
+      <c r="I1725" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1725">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1726" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1726" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1726" t="s">
+        <v>794</v>
+      </c>
+      <c r="C1726" t="s">
+        <v>765</v>
+      </c>
+      <c r="D1726" t="s">
+        <v>766</v>
+      </c>
+      <c r="E1726" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1726" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1726" t="s">
+        <v>795</v>
+      </c>
+      <c r="I1726" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1726">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1727" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1727" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1727" t="s">
+        <v>796</v>
+      </c>
+      <c r="C1727" t="s">
+        <v>765</v>
+      </c>
+      <c r="D1727" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1727" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1727" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1727" t="s">
+        <v>797</v>
+      </c>
+      <c r="I1727" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1727">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1728" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1728" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1728" t="s">
+        <v>798</v>
+      </c>
+      <c r="C1728" t="s">
+        <v>765</v>
+      </c>
+      <c r="D1728" t="s">
+        <v>766</v>
+      </c>
+      <c r="E1728" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1728" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1728" t="s">
+        <v>787</v>
+      </c>
+      <c r="I1728" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1728">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1729" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1729" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1729" t="s">
+        <v>799</v>
+      </c>
+      <c r="C1729" t="s">
+        <v>765</v>
+      </c>
+      <c r="D1729" t="s">
+        <v>766</v>
+      </c>
+      <c r="E1729" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1729" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1729" t="s">
+        <v>800</v>
+      </c>
+      <c r="I1729" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1729">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1730" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1730" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1730" t="s">
+        <v>801</v>
+      </c>
+      <c r="C1730" t="s">
+        <v>765</v>
+      </c>
+      <c r="D1730" t="s">
+        <v>766</v>
+      </c>
+      <c r="E1730" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1730" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1730" t="s">
+        <v>802</v>
+      </c>
+      <c r="I1730" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1730">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1731" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1731" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1731" t="s">
+        <v>803</v>
+      </c>
+      <c r="C1731" t="s">
+        <v>765</v>
+      </c>
+      <c r="D1731" t="s">
+        <v>766</v>
+      </c>
+      <c r="E1731" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1731" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1731" t="s">
+        <v>804</v>
+      </c>
+      <c r="I1731" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1731">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1732" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1732" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1732" t="s">
+        <v>805</v>
+      </c>
+      <c r="C1732" t="s">
+        <v>765</v>
+      </c>
+      <c r="D1732" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1732" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1732" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1732" t="s">
+        <v>806</v>
+      </c>
+      <c r="I1732" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1732">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1733" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1733" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1733" t="s">
+        <v>807</v>
+      </c>
+      <c r="C1733" t="s">
+        <v>765</v>
+      </c>
+      <c r="D1733" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1733" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1733" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1733" t="s">
+        <v>808</v>
+      </c>
+      <c r="I1733" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1733">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1734" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1734" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1734" t="s">
+        <v>809</v>
+      </c>
+      <c r="C1734" t="s">
+        <v>765</v>
+      </c>
+      <c r="D1734" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1734" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1734" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1734" t="s">
+        <v>810</v>
+      </c>
+      <c r="I1734" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1734">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1735" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1735" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1735" t="s">
+        <v>811</v>
+      </c>
+      <c r="C1735" t="s">
+        <v>765</v>
+      </c>
+      <c r="D1735" t="s">
+        <v>268</v>
+      </c>
+      <c r="E1735" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1735" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1735" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1735" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1735">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1736" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1736" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1736" t="s">
+        <v>812</v>
+      </c>
+      <c r="C1736" t="s">
+        <v>765</v>
+      </c>
+      <c r="D1736" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1736" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1736" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1736" t="s">
+        <v>813</v>
+      </c>
+      <c r="I1736" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1736">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1737" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1737" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1737" t="s">
+        <v>814</v>
+      </c>
+      <c r="C1737" t="s">
+        <v>765</v>
+      </c>
+      <c r="D1737" t="s">
+        <v>766</v>
+      </c>
+      <c r="E1737" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1737" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1737" t="s">
+        <v>815</v>
+      </c>
+      <c r="I1737" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1737">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1738" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1738" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1738" t="s">
+        <v>816</v>
+      </c>
+      <c r="C1738" t="s">
+        <v>765</v>
+      </c>
+      <c r="D1738" t="s">
+        <v>817</v>
+      </c>
+      <c r="E1738" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1738" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1738" t="s">
+        <v>696</v>
+      </c>
+      <c r="I1738" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1738">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1739" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1739" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1739" t="s">
+        <v>818</v>
+      </c>
+      <c r="C1739" t="s">
+        <v>765</v>
+      </c>
+      <c r="D1739" t="s">
+        <v>766</v>
+      </c>
+      <c r="E1739" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1739" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1739" t="s">
+        <v>819</v>
+      </c>
+      <c r="I1739" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1739">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1740" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1740" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1740" t="s">
+        <v>820</v>
+      </c>
+      <c r="C1740" t="s">
+        <v>765</v>
+      </c>
+      <c r="E1740" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1740" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1740" t="s">
+        <v>821</v>
+      </c>
+      <c r="I1740" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1740">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1741" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1741" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1741" t="s">
+        <v>822</v>
+      </c>
+      <c r="C1741" t="s">
+        <v>765</v>
+      </c>
+      <c r="D1741" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1741" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1741" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1741" t="s">
+        <v>823</v>
+      </c>
+      <c r="H1741" t="s">
+        <v>824</v>
+      </c>
+      <c r="I1741" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1741">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1742" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1742" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1742" t="s">
+        <v>825</v>
+      </c>
+      <c r="C1742" t="s">
+        <v>765</v>
+      </c>
+      <c r="E1742" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1742" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1742" t="s">
+        <v>826</v>
+      </c>
+      <c r="I1742" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1742">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1743" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1743" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1743" t="s">
+        <v>827</v>
+      </c>
+      <c r="C1743" t="s">
+        <v>765</v>
+      </c>
+      <c r="D1743" t="s">
+        <v>828</v>
+      </c>
+      <c r="E1743" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1743" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1743" t="s">
+        <v>829</v>
+      </c>
+      <c r="I1743" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1743">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1744" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1744" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1744" t="s">
+        <v>830</v>
+      </c>
+      <c r="C1744" t="s">
+        <v>765</v>
+      </c>
+      <c r="D1744" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1744" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1744" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1744" t="s">
+        <v>831</v>
+      </c>
+      <c r="I1744" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1744">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1745" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1745" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1745" t="s">
+        <v>832</v>
+      </c>
+      <c r="C1745" t="s">
+        <v>765</v>
+      </c>
+      <c r="D1745" t="s">
+        <v>833</v>
+      </c>
+      <c r="E1745" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1745" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1745" t="s">
+        <v>834</v>
+      </c>
+      <c r="I1745" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1745">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1746" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1746" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1746" t="s">
+        <v>835</v>
+      </c>
+      <c r="C1746" t="s">
+        <v>765</v>
+      </c>
+      <c r="D1746" t="s">
+        <v>833</v>
+      </c>
+      <c r="E1746" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1746" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1746" t="s">
+        <v>43</v>
+      </c>
+      <c r="I1746" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1746">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1747" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1747" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1747" t="s">
+        <v>836</v>
+      </c>
+      <c r="C1747" t="s">
+        <v>765</v>
+      </c>
+      <c r="D1747" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1747" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1747" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1747" t="s">
+        <v>837</v>
+      </c>
+      <c r="I1747" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1747">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1748" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1748" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1748" t="s">
+        <v>838</v>
+      </c>
+      <c r="C1748" t="s">
+        <v>765</v>
+      </c>
+      <c r="D1748" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1748" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1748" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1748" t="s">
+        <v>839</v>
+      </c>
+      <c r="I1748" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1748">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1749" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1749" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1749" t="s">
+        <v>840</v>
+      </c>
+      <c r="C1749" t="s">
+        <v>765</v>
+      </c>
+      <c r="D1749" t="s">
+        <v>841</v>
+      </c>
+      <c r="E1749" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1749" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1749" t="s">
+        <v>842</v>
+      </c>
+      <c r="I1749" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1749">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1750" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1750" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1750" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1750" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1750" t="s">
+        <v>34</v>
+      </c>
+      <c r="E1750" t="s">
+        <v>449</v>
+      </c>
+      <c r="F1750" t="s">
+        <v>850</v>
+      </c>
+      <c r="G1750" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1750" t="s">
+        <v>844</v>
+      </c>
+      <c r="I1750" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1750">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1751" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1751" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1751" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1751" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1751" t="s">
+        <v>294</v>
+      </c>
+      <c r="E1751">
+        <v>250</v>
+      </c>
+      <c r="F1751" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1751" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1751" t="s">
+        <v>860</v>
+      </c>
+      <c r="I1751" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1751">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1752" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1752" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1752" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1752" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1752" t="s">
+        <v>294</v>
+      </c>
+      <c r="E1752" t="s">
+        <v>862</v>
+      </c>
+      <c r="F1752" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1752" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1752" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1752" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1752">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1753" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1753" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1753" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1753" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1753" t="s">
+        <v>268</v>
+      </c>
+      <c r="E1753" t="s">
+        <v>505</v>
+      </c>
+      <c r="F1753" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1753" t="s">
+        <v>863</v>
+      </c>
+      <c r="H1753" t="s">
+        <v>864</v>
+      </c>
+      <c r="I1753" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1753">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1754" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1754" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1754" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1754" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1754" t="s">
+        <v>865</v>
+      </c>
+      <c r="E1754" t="s">
+        <v>866</v>
+      </c>
+      <c r="F1754" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1754" t="s">
+        <v>867</v>
+      </c>
+      <c r="H1754" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1754" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1754">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1755" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1755" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1755" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1755" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1755" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1755" t="s">
+        <v>870</v>
+      </c>
+      <c r="F1755" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1755" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1755" t="s">
+        <v>871</v>
+      </c>
+      <c r="I1755" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1755">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1756" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1756" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1756" t="s">
+        <v>490</v>
+      </c>
+      <c r="C1756" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1756" t="s">
+        <v>368</v>
+      </c>
+      <c r="E1756" t="s">
+        <v>872</v>
+      </c>
+      <c r="F1756" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1756" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1756" t="s">
+        <v>873</v>
+      </c>
+      <c r="I1756" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1756">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1757" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1757" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1757" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1757" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1757" t="s">
+        <v>278</v>
+      </c>
+      <c r="E1757" t="s">
+        <v>874</v>
+      </c>
+      <c r="F1757" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1757" t="s">
+        <v>260</v>
+      </c>
+      <c r="H1757" t="s">
+        <v>875</v>
+      </c>
+      <c r="I1757" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1757">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1758" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1758" t="s">
+        <v>256</v>
+      </c>
+      <c r="B1758" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1758" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1758" t="s">
+        <v>876</v>
+      </c>
+      <c r="E1758" t="s">
+        <v>877</v>
+      </c>
+      <c r="F1758" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1758" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1758" t="s">
+        <v>878</v>
+      </c>
+      <c r="I1758" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1758">
         <v>2026</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Hojas de cálculo</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Da Vehiculos 02 2026</vt:lpstr>
+      <vt:lpstr>Da Vehiculos 04 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Miriam Emilia</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>